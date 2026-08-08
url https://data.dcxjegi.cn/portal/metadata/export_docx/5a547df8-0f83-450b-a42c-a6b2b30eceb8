--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,887 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于全球土壤信息数据（SoilGrids2.0）的新疆土壤特性数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是来自全球土壤信息中心公开发布的全球土壤特性图SoilGrids v2.0，更多信息请参考官网信息https://www.isric.org/explore/soilgrids</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SoilGrids是一个基于全球土壤剖面数据和环境层汇编的数字土壤制图系统，该系统采用最先进的机器学习方法来绘制全球土壤特性的空间分布。SoilGrids 预测模型使用 WoSIS 数据库中的超过 230,000 个土壤剖面观测值以及一系列环境协变量进行拟合。协变量从超过 400 个地球观测衍生产品和其他环境信息（包括气候、土地覆盖和地形形态）的库中选取。 SoilGrids全球土壤特性图按照全球土壤制图国际土壤科学联合会及其规范规定的六个标准深度间隔（0-5、5-15、15-30、30-60、60-100、100-200厘米），以 250 米的空间分辨率制作。土壤特性包括pH值、容重、沙土含量、淤泥含量、粉质土含量、阳离子交换容量、总氮、土壤有机碳含量、土壤有机碳密度和土壤有机碳储量等11个指标。 预测不确定性通过 90%预测区间的下限和上限来量化。在 soilgrids.org 上显示的额外不确定性层是四分位距与中位数的比值。 SoilGrids 地图在 CC-BY 4.0 许可证下公开发布。 此外，根据世界土壤资源参比基础（WRB）和美国农业部土壤分类系统（USCS）预测了基岩深度和土壤类别分布。2022 年进行了重要更新，增加了新的土壤属性数据，并改进了数据处理算法。采用GCS_WGS_1984坐标系 数据官网https://soilgrids.org/</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.8 GiB</w:t>
+        <w:t xml:space="preserve">data size:2.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> GCS_WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤特性</w:t>
+        <w:t xml:space="preserve">Theme:soil characteristics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 , 土壤物理学 , 土壤化学 </w:t>
+        <w:t xml:space="preserve">Subject:geography , soil physics , soil chemical </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -916,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1005,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1088,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1176,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1263,770 +969,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦 </w:t>
+        <w:t xml:space="preserve">contributors:li jin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李锦. 基于全球土壤信息数据（SoilGrids2.0）的新疆土壤特性数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.1016/j.grj.2017.06.001.</w:t>
+        <w:t xml:space="preserve">li jin. Xinjiang soil characteristics dataset based on Global Soil Information Data (SoilGrids2.0). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.1016/j.grj.2017.06.001.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Soil legacy data rescue via GlobalSoilMap and other international and national initiatives[J]. Georesj, 2017, : 1-19. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>