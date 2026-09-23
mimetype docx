--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -2,665 +2,887 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">基于全球土壤信息数据（SoilGrids2.0）的新疆土壤特性数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据是来自全球土壤信息中心公开发布的全球土壤特性图SoilGrids v2.0，更多信息请参考官网信息https://www.isric.org/explore/soilgrids</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">SoilGrids是一个基于全球土壤剖面数据和环境层汇编的数字土壤制图系统，该系统采用最先进的机器学习方法来绘制全球土壤特性的空间分布。SoilGrids 预测模型使用 WoSIS 数据库中的超过 230,000 个土壤剖面观测值以及一系列环境协变量进行拟合。协变量从超过 400 个地球观测衍生产品和其他环境信息（包括气候、土地覆盖和地形形态）的库中选取。 SoilGrids全球土壤特性图按照全球土壤制图国际土壤科学联合会及其规范规定的六个标准深度间隔（0-5、5-15、15-30、30-60、60-100、100-200厘米），以 250 米的空间分辨率制作。土壤特性包括pH值、容重、沙土含量、淤泥含量、粉质土含量、阳离子交换容量、总氮、土壤有机碳含量、土壤有机碳密度和土壤有机碳储量等11个指标。 预测不确定性通过 90%预测区间的下限和上限来量化。在 soilgrids.org 上显示的额外不确定性层是四分位距与中位数的比值。 SoilGrids 地图在 CC-BY 4.0 许可证下公开发布。 此外，根据世界土壤资源参比基础（WRB）和美国农业部土壤分类系统（USCS）预测了基岩深度和土壤类别分布。2022 年进行了重要更新，增加了新的土壤属性数据，并改进了数据处理算法。采用GCS_WGS_1984坐标系 数据官网https://soilgrids.org/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:2.8 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GeoTiff格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">250米</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GCS_WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:soil characteristics</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤特性</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography , soil physics , soil chemical </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 , 土壤物理学 , 土壤化学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -694,51 +916,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -765,51 +1005,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -830,51 +1088,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -900,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -969,468 +1263,770 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li jin. Xinjiang soil characteristics dataset based on Global Soil Information Data (SoilGrids2.0). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.1016/j.grj.2017.06.001.</w:t>
+        <w:t xml:space="preserve">李锦. 基于全球土壤信息数据（SoilGrids2.0）的新疆土壤特性数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.1016/j.grj.2017.06.001.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Article citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Soil legacy data rescue via GlobalSoilMap and other international and national initiatives[J]. Georesj, 2017, : 1-19. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>