--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -894,51 +894,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>学科：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">地理学 , 土壤学 </w:t>
+        <w:t xml:space="preserve">土壤学 , 地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -968,51 +968,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦,   塔吉克斯坦,   吉尔吉斯斯坦,   乌兹别克斯坦,   土库曼斯坦,   中国新疆 </w:t>
+        <w:t xml:space="preserve"> 塔吉克斯坦,   乌兹别克斯坦,   吉尔吉斯斯坦,   中国新疆,  哈萨克斯坦,   土库曼斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>