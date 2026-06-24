--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">降水量,  气象站,  气温</w:t>
+        <w:t xml:space="preserve">降水量,  气温,  气象站</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>