--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1936-2015年塔吉克斯坦气温和降水量数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包含1936-2015年塔吉克斯坦23个气象站的月平均气温和月降水量记录以及气象站地理位置信息数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由塔吉克斯坦科学院、中亚生态与环境研究中心（杜尚别分中心）提供，通过中国科学院战略性先导科技专项（A类）“泛第三极环境变化与绿色丝绸之路建设” 项目（项目编号XDA20000000）购置。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据结构是以台站名称独立存放的文件。对原始数据进行分析，重新建立字段，保留了原始数据的字段信息和数据内容，填列了“code和Station”两个字段，对数据表进行合并处理，数据中数值没有做过改动。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">保留原数据内容，整理过程中未改动。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1936/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve">collect time:1936/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">438.1 KiB</w:t>
+        <w:t xml:space="preserve">data size:438.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">降水量,  气温,  气象站</w:t>
+        <w:t xml:space="preserve">Theme:precipitation, temperature, weather station</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1936-2015</w:t>
+        <w:t xml:space="preserve">Time:1936-2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Tajikistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李耀明,  范连连 </w:t>
+        <w:t xml:space="preserve">contributors:li yao ming,  fan lian lian </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li yao ming , fan lian lian </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李耀明,范连连. 1936-2015年塔吉克斯坦气温和降水量数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00196.</w:t>
+        <w:t xml:space="preserve">li yao ming, fan lian lian. 1936-2015 Tajikistan temperature and precipitation data set in 2009. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00196.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>