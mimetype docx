--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1936-2015年塔吉克斯坦气温和降水量数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据包含1936-2015年塔吉克斯坦23个气象站的月平均气温和月降水量记录以及气象站地理位置信息数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">由塔吉克斯坦科学院、中亚生态与环境研究中心（杜尚别分中心）提供，通过中国科学院战略性先导科技专项（A类）“泛第三极环境变化与绿色丝绸之路建设” 项目（项目编号XDA20000000）购置。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">原始数据结构是以台站名称独立存放的文件。对原始数据进行分析，重新建立字段，保留了原始数据的字段信息和数据内容，填列了“code和Station”两个字段，对数据表进行合并处理，数据中数值没有做过改动。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">保留原数据内容，整理过程中未改动。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:1936/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1936/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:438.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">438.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:precipitation, temperature, weather station</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降水量,  气温,  气象站</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1936-2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1936-2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tajikistan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li yao ming,  fan lian lian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李耀明,  范连连 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li yao ming , fan lian lian </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李耀明, 范连连</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA20000000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li yao ming, fan lian lian. 1936-2015 Tajikistan temperature and precipitation data set in 2009. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00196.</w:t>
+        <w:t xml:space="preserve">李耀明,范连连. 1936-2015年塔吉克斯坦气温和降水量数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00196.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>