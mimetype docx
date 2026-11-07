--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -2,1134 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">《土库曼斯坦药用植物》第二卷</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Medicinal plants of Turkmenistan II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medicinal plants of Turkmenistan II</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01522</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01522</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01522</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">这部《土库曼斯坦药用植物》百科全书第二卷，是基于我对故土和人民无限的热爱，以及对祖先与自然和谐共处的独特经验的无比崇敬而写成的。 数万年来，土库曼斯坦极为丰富的植物群一直是治疗各种疾病的不竭源泉。我们的土地，我们故乡的自然，是我们力量、健康和长寿的源泉。我们的祖先，对他们而言，了解环境的有用特性不仅是福祉，更是唯一的生存机会，他们创立了认识水、土壤、空气和植物奥秘的古老科学。 强大的生存本能和经验技能帮助人类在发现其化学成分之前很久，就找到了所需的药用草本植物，并学会了辨别天然食物是否可食。从那时起，医学史便开始了，因此可以断言，地球上最早的医生就是如今所谓的植物疗法师。 随着时间的推移，新的药用植物不断被发现，我们祖先的“药房”也不断补充着新的植物源药物。 在发展农业的过程中，人类学会了不仅使用野生植物，也使用栽培植物来治疗疾病。陶器和陶罐使得制备药用植物的浸剂和煎剂以及储存制备好的药物变得容易。在研究土库曼斯坦土地上丰富的建筑遗迹时，科学家们在众多文物中发现了用于研磨和煎煮药用植物的陶器和青铜器皿的样本。 古代著名医生希波克拉底写道：“医学是模仿自然的艺术”。东方杰出科学家阿布·阿里·伊本·西那（在欧洲被称为阿维森纳）遵循并坚持这一思想，他为医学史做出了巨大贡献。他撰写了40部医学著作。阿布·阿里·伊本·西那的《医典》不仅是东方医生也是欧洲医生的手册，对世界医学产生了深远影响。伊本·西那描述了约800种药物及其储存方法。在阿维森纳承认的医生三大工具（即话语、草药和手术刀）中，使用植物源药物的治疗方法被认为是更可取的。 在现代医学中，药用植物并未失去其地位，反而引起了科学家的极大关注。现代科学取得的成就使得可以扩大已在使用的药用植物的作用谱，并将越来越多的新植物引入医疗实践。</w:t>
+        <w:t xml:space="preserve">This second volume of the encyclopedia Medicinal Plants of Turkmenistan was written out of my boundless love for my homeland and its people, as well as my profound reverence for the unique experience of our ancestors in living in harmony with nature. For tens of thousands of years, the extraordinarily rich flora of Turkmenistan has served as an inexhaustible source of remedies for a wide variety of illnesses. Our land, the natural environment of our homeland, is a source of strength, health, and longevity. For our ancestors, knowledge of the beneficial properties of the environment was not merely a matter of well-being but often the only means of survival. They created an ancient science devoted to understanding the mysteries of water, soil, air, and plants. A powerful instinct for survival and the accumulation of practical experience enabled humanity, long before the discovery of the chemical composition of plants, to find the medicinal herbs it needed and to learn how to distinguish edible natural foods from those that were unsuitable for consumption. From that time onward, the history of medicine began, and it can therefore be said that the first physicians on Earth were what we would today call herbalists or practitioners of phytotherapy. As time passed, new medicinal plants continued to be discovered, and the “pharmacy” of our ancestors was continually enriched with new plant-based remedies. In the course of developing agriculture, humanity learned to use not only wild plants but also cultivated plants for the treatment of diseases. Pottery and ceramic vessels made it possible to prepare infusions and decoctions from medicinal plants and to store the medicines thus produced. While studying the rich architectural heritage of Turkmenistan, scientists discovered among numerous archaeological artifacts examples of ceramic and bronze vessels used for grinding and boiling medicinal plants. The renowned ancient physician Hippocrates wrote: “Medicine is the art of imitating nature.” The outstanding Eastern scholar Abu Ali Ibn Sina, known in Europe as Avicenna, followed and upheld this principle and made an enormous contribution to the history of medicine. He authored forty medical treatises. Ibn Sina’s Canon of Medicine served not only as a manual for physicians in the East but also for doctors in Europe, exerting a profound influence on world medicine. Ibn Sina described approximately 800 medicinal substances and methods for their storage. Among the three principal tools of the physician recognized by Avicenna, namely speech, herbs, and the scalpel, therapeutic treatment using plant-derived medicines was regarded as the preferable method. In modern medicine, medicinal plants have not lost their significance; on the contrary, they have attracted even greater attention from scientists. The achievements of modern science have made it possible to broaden the range of applications of medicinal plants already in use and to introduce an ever-increasing number of new plant species into medical practice. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：古尔班古雷·别尔德穆哈梅多夫（Gurbanguly Berdimuhamedov） 出版社：Turkmen State Publishing Service 出版地：阿什哈巴德 出版年：2010年 页数： 287页 语种：英文 馆藏条形码：SD2687</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Gurbanguly Berdimuhamedov Published by: Turkmen State Publishing Service Place of publication: Ashgabat Publication year: 2010 Pages: 287 pages Language: English Collection barcode: SD2687</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《《土库曼斯坦药用植物》第二卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center stores the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources" and fully complies with the data information of "Medicinal Plants of Turkmenistan" Volume 2 "without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《《土库曼斯坦药用植物》第二卷》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《《土库曼斯坦药用植物》第二卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected Volume 2 of "Medicinal Plants of Turkmenistan" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources," the data information of "Medicinal Plants of Turkmenistan" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/09-2025/09/09</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/09-2025/09/09</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">49.0 MiB</w:t>
+        <w:t xml:space="preserve">data size:49.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 植物疗法, 药用植物</w:t>
+        <w:t xml:space="preserve">Theme:Phytotherapy, Medicinal plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010</w:t>
+        <w:t xml:space="preserve">Time:2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1163,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1252,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1335,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1423,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1510,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 《土库曼斯坦药用植物》第二卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01522.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Medicinal plants of Turkmenistan II. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01522.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>