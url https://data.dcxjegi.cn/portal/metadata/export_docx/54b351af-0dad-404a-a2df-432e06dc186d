--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,88 +953,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">草原,  植物生态学,  物候特征</w:t>
+        <w:t xml:space="preserve"> 物候特征, 草原,  植物生态学</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>学科：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">群落生态学 , 生态系统生态学 </w:t>
+        <w:t xml:space="preserve">生态系统生态学 , 群落生态学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>