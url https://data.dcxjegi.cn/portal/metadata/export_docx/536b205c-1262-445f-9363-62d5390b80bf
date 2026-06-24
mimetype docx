--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">气温, 气象站, 降水量</w:t>
+        <w:t xml:space="preserve">气象站, 降水量, 气温</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>