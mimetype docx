--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1997-2011年塔吉克斯坦部分气象站观测数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含塔吉克斯坦西部地区13个气象站1997-2017年期间的日平均风速、日光照时长、日降水量、日平均气温、相对湿度、日最低气温、日最高气温和雪覆盖高度，共8个气象要素的数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由塔吉克斯坦科学院、中亚生态与环境研究中心（杜尚别分中心）提供，通过中国科学院战略性先导科技专项（A类）“泛第三极环境变化与绿色丝绸之路建设” 项目（项目编号XDA20000000）购置。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据结构是以台站名称独立存放的文件。对原始数据进行分析，保留了原始数据的字段信息和数据内容，对数据表进行合并处理，数据中数值没有做过改动。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数值为“*”代表：无观测数值。 保留原数据内容，整理过程中未改动。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1997/01/01-2011/12/31</w:t>
+        <w:t xml:space="preserve">collect time:1997/01/01-2011/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:4.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气象站, 降水量, 气温</w:t>
+        <w:t xml:space="preserve">Theme:weather station, precipitation, temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011</w:t>
+        <w:t xml:space="preserve">Time:1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Tajikistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖,  李耀明 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui,  li yao ming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li yao ming </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖,李耀明. 1997-2011年塔吉克斯坦部分气象站观测数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00189.</w:t>
+        <w:t xml:space="preserve">fang hui, li yao ming. 1997-2011 Observation data from some meteorological stations in Tajikistan in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00189.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>