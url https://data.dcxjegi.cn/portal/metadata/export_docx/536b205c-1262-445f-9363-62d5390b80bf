--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1997-2011年塔吉克斯坦部分气象站观测数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集包含塔吉克斯坦西部地区13个气象站1997-2017年期间的日平均风速、日光照时长、日降水量、日平均气温、相对湿度、日最低气温、日最高气温和雪覆盖高度，共8个气象要素的数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">由塔吉克斯坦科学院、中亚生态与环境研究中心（杜尚别分中心）提供，通过中国科学院战略性先导科技专项（A类）“泛第三极环境变化与绿色丝绸之路建设” 项目（项目编号XDA20000000）购置。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">原始数据结构是以台站名称独立存放的文件。对原始数据进行分析，保留了原始数据的字段信息和数据内容，对数据表进行合并处理，数据中数值没有做过改动。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">数值为“*”代表：无观测数值。 保留原数据内容，整理过程中未改动。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:1997/01/01-2011/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1997/01/01-2011/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:4.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:weather station, precipitation, temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象站, 降水量, 气温</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tajikistan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:fang hui,  li yao ming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖,  李耀明 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li yao ming </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李耀明</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA20000000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">fang hui, li yao ming. 1997-2011 Observation data from some meteorological stations in Tajikistan in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00189.</w:t>
+        <w:t xml:space="preserve">方晖,李耀明. 1997-2011年塔吉克斯坦部分气象站观测数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00189.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>