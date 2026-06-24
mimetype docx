--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -1016,51 +1016,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦,   吉尔吉斯斯坦,   塔吉克斯坦,   乌兹别克斯坦,   土库曼斯坦,   中国新疆 </w:t>
+        <w:t xml:space="preserve"> 乌兹别克斯坦,   吉尔吉斯斯坦,   塔吉克斯坦,   中国新疆,  哈萨克斯坦,   土库曼斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>