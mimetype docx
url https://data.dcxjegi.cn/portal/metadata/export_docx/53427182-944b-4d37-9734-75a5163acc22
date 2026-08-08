--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1995-2007年中亚和中国新疆范围植被功能类型空间分布数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中分辨率成像光谱仪</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是1995-2007中亚五国和中国新疆范围的主要植被功能类型（温带落叶阔叶林、温带常绿针叶林、深根灌丛、非深根灌丛、草地、高寒草甸等）的空间分布数据。空间分辨率1000米，空间参考WGS_1984_Albers投影基准。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中亚的植被功能类型图是根据该地区的植被图编制的： 1. 中国植被图编辑委员会。中国植被图集（1:1000000）地质出版社，北京（2007）。 2. Rachkovskaya E.I., Kazakhstan Semi-Deserts and Melkosopochnik Vegetation Map of Kasakhstan and Middle Asia. Scale 1:2 500 000.（译：Rachkovskaya E.I.，哈萨克斯坦半沙漠和梅尔科索普尼克植被图，哈萨克斯坦和中亚。比例1:2 500 000）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">原始精度：中国植被图集（1:1000000），哈萨克斯坦半沙漠和梅尔科索普尼克植被图比例1:2 500 000。加工后精度1000米。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/06/01-2020/06/10</w:t>
+        <w:t xml:space="preserve">collect time:2020/06/01-2020/06/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">816.4 KiB</w:t>
+        <w:t xml:space="preserve">data size:816.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> Albers </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植被功能类型,  植被专题图</w:t>
+        <w:t xml:space="preserve">Theme:Vegetation functional types, vegetation thematic map</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1995 2007</w:t>
+        <w:t xml:space="preserve">Time:1995 2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 乌兹别克斯坦,   吉尔吉斯斯坦,   塔吉克斯坦,   中国新疆,  哈萨克斯坦,   土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Uzbekistan,  Kyrgyzstan,  Tajikistan,  Xinjiang, China,  Kazakhstan,  Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +793,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +864,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +929,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +999,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,775 +1068,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张弛,  刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:zhang chi,  liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦  ,  张弛   </w:t>
+        <w:t xml:space="preserve">author:li jin ,  zhang chi  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张弛,刘铁. 1995-2007年中亚和中国新疆范围植被功能类型空间分布数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00528.</w:t>
+        <w:t xml:space="preserve">zhang chi, liu tie. 1995-2007 Spatial distribution data set of vegetation functional types in Central Asia and Xinjiang, China. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00528.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>