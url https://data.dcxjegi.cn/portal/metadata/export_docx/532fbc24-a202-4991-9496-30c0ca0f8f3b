--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -736,51 +736,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据大百科,  流域,  水系,  高程,  DEM</w:t>
+        <w:t xml:space="preserve">数据大百科,  流域,  DEM,  水系,  高程</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -847,51 +847,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆,   塔什库尔干河,   塔什库尔干塔吉克自治县 </w:t>
+        <w:t xml:space="preserve"> 塔什库尔干塔吉克自治县,   塔什库尔干河,  新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>