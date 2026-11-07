--- v2 (2026-09-23)
+++ v3 (2026-11-07)
@@ -2,926 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔什库尔干河流域绿洲、水系及高程分类数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔什库尔干河流域（Tashkurgan River Basin）位于新疆维吾尔自治区的塔什库尔干塔吉克自治县和阿克陶县境内，具体地理位置为36°42′58″N-38°17′2″N，74°26′43″E-76°13′2″E。该流域面积为11,551.06 km²（Albers）。该流域内地形高度被分为11类。塔什库尔干河及其支流是滋养塔什库尔干绿洲的主要水源。塔什库尔干河干流长度为272.60 km。塔什库尔干河绿洲（Tashkurgan River Oasis）位于塔什库尔干塔吉克自治县，具体地理位置是37°4'58"N-38°12'4"N, 74°54'47"E-75°40'42"E。该绿洲由34块分散的绿洲组成，总面积为416.63 km²，占流域面积的3.61%。其中，最大的绿洲面积为281.18 km²，占绿洲总面积的67.49%。该数据集内容包括：（1）绿洲边界数据；（2）滋养绿洲的水系数据；（3）流域边界数据；（4）流域高程分类数据。数据集由66个数据文件组成，以.kmz，.shp与.tif数据格式存储，数据量111 MB（压缩为5个文件，8.49 MB）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于Google earth影像、ASTER GDEM 30 m数据，结合实测数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">8.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:8.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">数据大百科,  流域,  DEM,  水系,  高程</w:t>
+        <w:t xml:space="preserve">Theme:Data Encyclopedia, basin, DEM, water system, elevation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 塔什库尔干塔吉克自治县,   塔什库尔干河,  新疆 </w:t>
+        <w:t xml:space="preserve">Place:Taxkorgan Tajik Autonomous County,  wadi taskur,  Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -955,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1127,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1215,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1302,770 +969,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟,  李伯騛 </w:t>
+        <w:t xml:space="preserve">contributors:gui dong wei,  li bo fei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟   </w:t>
+        <w:t xml:space="preserve">author:gui dong wei  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">桂东伟,李伯騛. 塔什库尔干河流域绿洲、水系及高程分类数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2023.09.06.V1.</w:t>
+        <w:t xml:space="preserve">gui dong wei, li bo fei. Classified data set of oases, water systems and elevations in the Taskurgan River Basin. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2023.09.06.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">桂东伟, 林敬梧, 乔远·乌依恒, 瞿嘉, 张思源, 刘闯. 塔什库尔干河流域绿洲、水系及高程分类数据集[J]. Global Change Data Repository, 2023, 10, (9). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>