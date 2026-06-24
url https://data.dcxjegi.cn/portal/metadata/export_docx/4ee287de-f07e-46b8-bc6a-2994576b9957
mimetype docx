--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -731,51 +731,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干旱,  指数,  蒸散发</w:t>
+        <w:t xml:space="preserve"> 指数, 干旱,  蒸散发</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -842,51 +842,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆,   哈萨克斯坦,   塔吉克斯坦,   吉尔吉斯斯坦,   乌兹别克斯坦,   土库曼斯坦 </w:t>
+        <w:t xml:space="preserve"> 乌兹别克斯坦,   哈萨克斯坦,   吉尔吉斯斯坦,  新疆,   塔吉克斯坦,   土库曼斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>