--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,921 +2,644 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆和中亚五国范围干旱指数和潜在蒸散量数据（Global-AI_PET_v3）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是基于Global-AI_PET_v3提取的中国新疆范围和中亚五国范围的干旱指数（AI)和蒸散量数据，地理空间数据集以 GeoTIFF（.tif）格式在线提供，使用地理坐标；基准面和椭球体为 WGS84；空间单位为十进制度。空间分辨率为 30 弧秒或 0.008333 度（赤道处约 1 公里）。干旱指数 (Global-AI) 地理数据集已乘以 10,000 倍，以整数形式（保留 4 位小数精度）导出和分发数据。GeoTIFF (.tif) 文件中的 AI 值需要乘以 0.0001 才能获取正确的单位数值。使用 Penman-Monteith 方法计算潜在蒸散量，年平均降水量（MA_Prec）数据来自 WorldClim v 2.1 58 ，该数据为 1970-2000 年期间的平均值。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">“全球干旱指数和潜在蒸散量数据库-版本 3”（Global-AI_PET_v3）基于 FAO Penman-Monteith 参考蒸散量（ET 0 ）方程，提供高分辨率（30 弧秒）全球水文气候数据，按月和年进行平均（1970-2000 年）。文档概述了实现 Penman-Monteith 方程地理空间的方法，并对结果进行了技术评估。为进行技术验证，将结果与 FAO“CLIMWAT 2.0 for CROPWAT”（ET 0 ：r 2 = 0.85；AI：r 2 = 0.90）的气象站数据以及英国“气候研究单位：时间序列 v 4.04”（ET 0 ：r 2 = 0.89；AI：r 2 = 0.83）的气象站数据进行了比较，但与数据库的早期版本存在显著差异。当前版本的 Global-AI_PET_v3取代了之前的版本，与真实世界气象站数据的相关性更高。该数据库采用普遍认可的参考 ET0估计标准方法开发，连同随附的源代码，为在快速变化的气候条件下进行各种科学应用提供了可靠的工具。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">联合国环境规划署提供的干旱指数分类方案：干旱指数值（Aridity Index Value）&lt;0.03 对应的气候类型是极端干旱，0.03–0.2干旱，0.2–0.5半干旱，0.5–0.65干燥亚湿润，&gt;0.65 湿润。 数据文件命名：XJ-新疆，KAZ-哈萨克斯坦，KGZ-吉尔吉斯斯坦，TJK-塔吉克斯坦，UZB-乌兹别克斯坦，TKM-土库曼斯坦，Global-全球。 关键缩写解释：AI-干旱指数值（Aridity Index Value），PET-潜在蒸散发（Potential Evapotranspiration）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">根据数据作者在数据论文的描述：经过技术评估确认，采用标准化的FAO-56 Penman-Monteith方法估算参考蒸散量（ET₀）、基于地理空间算法生成的Global-AI_PET_v3数据集，提供了覆盖全球（分辨率为30弧秒）的潜在蒸散量（PET）与干旱指数（AI）估算。该数据集适用于地方、国家、区域乃至全球多种尺度的​​非关键任务应用​​。尽管已知地方地形、景观异质性及稀疏气象站网络区域的插值过程会增加地块/田地尺度级别的不确定性，评估结果表明：当前版本相较于过往版本性能显著提升，且与实测气象站数据展现出强相关性。综合技术评估结论，Global-AI_PET_v3数据集（含源代码）被评估为一项宝贵的全球性公共科学资源，在全球范围作为参考基准具有比较优势，是气候快速变化背景下各类科学研究的可靠工具。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data size:6.8 GiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> GCS_WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 指数, 干旱,  蒸散发</w:t>
+        <w:t xml:space="preserve">Theme:index, drought, evapotranspiration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
+        <w:t xml:space="preserve">Time:1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 乌兹别克斯坦,   哈萨克斯坦,   吉尔吉斯斯坦,  新疆,   塔吉克斯坦,   土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Uzbekistan,  Kazakhstan,  Kyrgyzstan,  Xinjiang,  Tajikistan,  Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -950,69 +673,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1039,69 +744,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1122,69 +809,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1210,69 +879,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1297,700 +948,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦 </w:t>
+        <w:t xml:space="preserve">contributors:li jin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李锦. 新疆和中亚五国范围干旱指数和潜在蒸散量数据（Global-AI_PET_v3）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.1038/s41597-022-01493-1.</w:t>
+        <w:t xml:space="preserve">li jin. Drought index and potential evapotranspiration data across Xinjiang and five Central Asian countries (Global-AI_PET_v3). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.1038/s41597-022-01493-1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>