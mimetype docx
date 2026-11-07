--- v3 (2026-09-23)
+++ v4 (2026-11-07)
@@ -2,644 +2,921 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">新疆和中亚五国范围干旱指数和潜在蒸散量数据（Global-AI_PET_v3）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据是基于Global-AI_PET_v3提取的中国新疆范围和中亚五国范围的干旱指数（AI)和蒸散量数据，地理空间数据集以 GeoTIFF（.tif）格式在线提供，使用地理坐标；基准面和椭球体为 WGS84；空间单位为十进制度。空间分辨率为 30 弧秒或 0.008333 度（赤道处约 1 公里）。干旱指数 (Global-AI) 地理数据集已乘以 10,000 倍，以整数形式（保留 4 位小数精度）导出和分发数据。GeoTIFF (.tif) 文件中的 AI 值需要乘以 0.0001 才能获取正确的单位数值。使用 Penman-Monteith 方法计算潜在蒸散量，年平均降水量（MA_Prec）数据来自 WorldClim v 2.1 58 ，该数据为 1970-2000 年期间的平均值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">“全球干旱指数和潜在蒸散量数据库-版本 3”（Global-AI_PET_v3）基于 FAO Penman-Monteith 参考蒸散量（ET 0 ）方程，提供高分辨率（30 弧秒）全球水文气候数据，按月和年进行平均（1970-2000 年）。文档概述了实现 Penman-Monteith 方程地理空间的方法，并对结果进行了技术评估。为进行技术验证，将结果与 FAO“CLIMWAT 2.0 for CROPWAT”（ET 0 ：r 2 = 0.85；AI：r 2 = 0.90）的气象站数据以及英国“气候研究单位：时间序列 v 4.04”（ET 0 ：r 2 = 0.89；AI：r 2 = 0.83）的气象站数据进行了比较，但与数据库的早期版本存在显著差异。当前版本的 Global-AI_PET_v3取代了之前的版本，与真实世界气象站数据的相关性更高。该数据库采用普遍认可的参考 ET0估计标准方法开发，连同随附的源代码，为在快速变化的气候条件下进行各种科学应用提供了可靠的工具。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">联合国环境规划署提供的干旱指数分类方案：干旱指数值（Aridity Index Value）&lt;0.03 对应的气候类型是极端干旱，0.03–0.2干旱，0.2–0.5半干旱，0.5–0.65干燥亚湿润，&gt;0.65 湿润。 数据文件命名：XJ-新疆，KAZ-哈萨克斯坦，KGZ-吉尔吉斯斯坦，TJK-塔吉克斯坦，UZB-乌兹别克斯坦，TKM-土库曼斯坦，Global-全球。 关键缩写解释：AI-干旱指数值（Aridity Index Value），PET-潜在蒸散发（Potential Evapotranspiration）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">根据数据作者在数据论文的描述：经过技术评估确认，采用标准化的FAO-56 Penman-Monteith方法估算参考蒸散量（ET₀）、基于地理空间算法生成的Global-AI_PET_v3数据集，提供了覆盖全球（分辨率为30弧秒）的潜在蒸散量（PET）与干旱指数（AI）估算。该数据集适用于地方、国家、区域乃至全球多种尺度的​​非关键任务应用​​。尽管已知地方地形、景观异质性及稀疏气象站网络区域的插值过程会增加地块/田地尺度级别的不确定性，评估结果表明：当前版本相较于过往版本性能显著提升，且与实测气象站数据展现出强相关性。综合技术评估结论，Global-AI_PET_v3数据集（含源代码）被评估为一项宝贵的全球性公共科学资源，在全球范围作为参考基准具有比较优势，是气候快速变化背景下各类科学研究的可靠工具。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:6.8 GiB</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.8 GiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1km</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GCS_WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:index, drought, evapotranspiration</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 指数, 干旱,  蒸散发</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Uzbekistan,  Kazakhstan,  Kyrgyzstan,  Xinjiang,  Tajikistan,  Turkmenistan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 乌兹别克斯坦,   哈萨克斯坦,   吉尔吉斯斯坦,  新疆,   塔吉克斯坦,   土库曼斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -673,51 +950,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -744,51 +1039,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -809,51 +1122,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -879,51 +1210,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -948,425 +1297,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li jin. Drought index and potential evapotranspiration data across Xinjiang and five Central Asian countries (Global-AI_PET_v3). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.1038/s41597-022-01493-1.</w:t>
+        <w:t xml:space="preserve">李锦. 新疆和中亚五国范围干旱指数和潜在蒸散量数据（Global-AI_PET_v3）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.1038/s41597-022-01493-1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>