--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">荒漠,  生态系统,  生物,  地理区划</w:t>
+        <w:t xml:space="preserve"> 生物, 荒漠,  地理区划,  生态系统</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1064,51 +1064,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">蒙古,   外阿尔泰沙漠,   苏联 </w:t>
+        <w:t xml:space="preserve"> 外阿尔泰沙漠,   苏联,  蒙古 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>