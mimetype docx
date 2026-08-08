--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">外阿尔泰戈壁荒漠</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是苏联-蒙古联合生物考察队（АН СССР и АН МНР）对外阿尔泰戈壁荒漠生态系统的综合研究成果，内容涵盖： 自然条件：地形、气候、水文、土壤及植被的分布规律。 生态系统：重点分析三类荒漠（半荒漠、典型荒漠、极端干旱荒漠）的独特结构与功能。 生物多样性：动植物群落特征，包括稀有物种（如蒙古野驴、戈壁熊）的栖息地保护。 区划方案：提出基于生态系统的自然区划，支持大托贝自然保护区（Большой Тобейский заповедник）的规划。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：В.Е. 索科洛夫（В.Е. Соколов，总编辑） 出版社：Издательство «Наука» 出版地：莫斯科 出版年：1986年 页数：206页 语种：俄文（含部分蒙古语术语） 分类号：УДК 521.526.425 (517.3) 馆藏条形码：XJLASRU70000704</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《外阿尔泰戈壁荒漠》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《外阿尔泰戈壁荒漠》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《外阿尔泰戈壁荒漠》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/05/03-2025/05/03</w:t>
+        <w:t xml:space="preserve">collect time:2025/05/03-2025/05/03</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">36.0 MiB</w:t>
+        <w:t xml:space="preserve">data size:36.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 生物, 荒漠,  地理区划,  生态系统</w:t>
+        <w:t xml:space="preserve">Theme:biological, desert, zoogeographic division, ecosystem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980</w:t>
+        <w:t xml:space="preserve">Time:1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 外阿尔泰沙漠,   苏联,  蒙古 </w:t>
+        <w:t xml:space="preserve">Place:Trans-Altai Desert,  Soviet Union,  Mongolia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 外阿尔泰戈壁荒漠. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01131.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Trans-Altai Gobi Desert. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01131.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>