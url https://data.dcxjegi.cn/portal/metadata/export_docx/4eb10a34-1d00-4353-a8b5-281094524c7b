--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">外阿尔泰戈壁荒漠</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本书是苏联-蒙古联合生物考察队（АН СССР и АН МНР）对外阿尔泰戈壁荒漠生态系统的综合研究成果，内容涵盖： 自然条件：地形、气候、水文、土壤及植被的分布规律。 生态系统：重点分析三类荒漠（半荒漠、典型荒漠、极端干旱荒漠）的独特结构与功能。 生物多样性：动植物群落特征，包括稀有物种（如蒙古野驴、戈壁熊）的栖息地保护。 区划方案：提出基于生态系统的自然区划，支持大托贝自然保护区（Большой Тобейский заповедник）的规划。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">作者（编委会）：В.Е. 索科洛夫（В.Е. Соколов，总编辑） 出版社：Издательство «Наука» 出版地：莫斯科 出版年：1986年 页数：206页 语种：俄文（含部分蒙古语术语） 分类号：УДК 521.526.425 (517.3) 馆藏条形码：XJLASRU70000704</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《外阿尔泰戈壁荒漠》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《外阿尔泰戈壁荒漠》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《外阿尔泰戈壁荒漠》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/05/03-2025/05/03</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/05/03-2025/05/03</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:36.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:biological, desert, zoogeographic division, ecosystem</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 生物, 荒漠,  地理区划,  生态系统</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Trans-Altai Desert,  Soviet Union,  Mongolia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 外阿尔泰沙漠,   苏联,  蒙古 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. Trans-Altai Gobi Desert. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01131.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 外阿尔泰戈壁荒漠. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01131.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>