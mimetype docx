--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2007年吉尔吉斯斯坦各河流水能资源指标统计数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,883 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水资源</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Water resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包含河流的基础地理参数指标、河流分类体系、水力发电核心指标和水电站特征参数指标， 1、基础地理参数包含：（1）流域特征【流域名称、河流/渠道数量、河段长度、集水面积】；（2）水文参数【径流量（年均流量、生长期流量、年总量）、水库容量（总库容/死库容）】； 2、资源分类体系：（1）河流分级【按发电量划分Ⅰ-Ⅷ级（10亿kWh为梯度）】；（2）流域分布【咸海、锡尔河等流域装机占比】；（3）规模统计【按装机容量区间（＞50万、10-50万kW等）的河流数量占比】揭示资源分布规律。 3、水力发电核心指标：（1）装机维度【总装机量、区间分布（如＞50万kW级别）】；（2）发电能力【总发电量、多年均值、理论蕴藏量】；（3）能效密度【按长度（kW/km）、面积（kW/km²）、径流量（kW/km³）的三维测算】； 4、水电站特征参数：（1）水库特性【水位参数（正常/死水位）、库容分级（总库容/死库容）】；（2）电站属性【名称、梯级装机配置、发电量】.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来自专著《Водные ресурсы Кыргызстана на современном этапе》（吉国水资源现状） 2007出版，由吉尔吉斯斯坦国立水文研究所提供。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">经过数字化扫描，OCR识别、人工核对整理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据内容未做改动。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">77.0 KiB</w:t>
+        <w:t xml:space="preserve">data size:77.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水力发电,  水电站</w:t>
+        <w:t xml:space="preserve">Theme:hydroelectric power, hydropower station</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水利工程 </w:t>
+        <w:t xml:space="preserve">Subject:water conservancy projects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2007</w:t>
+        <w:t xml:space="preserve">Time:2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1037,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1126,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1209,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1297,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1384,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈曦. 2007年吉尔吉斯斯坦各河流水能资源指标统计数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00607.</w:t>
+        <w:t xml:space="preserve">chen xi. Statistical data on hydropower resource indicators of rivers in Kyrgyzstan in 2007. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00607.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>