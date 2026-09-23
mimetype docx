--- v0 (2026-08-08)
+++ v1 (2026-09-23)
@@ -2,635 +2,917 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Human Settlement Quality (HSQ) in Urumqi Main City</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">乌鲁木齐主城区人居环境质量(HSQ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Human Settlement Quality (HSQ) in Urumqi Main City</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrography</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data includes the living environment quality index data of 29 indicators in 7360 grid points in the Main City of Urumqi City. The 29 indicators are divided into 4 categories, namely NEQ is the natural environment quality index, LFQ is the living facilities quality index, TAQ is the transportation accessibility quality index, and HSQ is the living environment quality index. Fields X and Y in the table are the coordinates of the grid center point. </w:t>
+        <w:t xml:space="preserve">本数据包含了乌鲁木齐市主城区7360个格点的29个指标的人居环境质量指数数据，29个指标划分为4大类，分别是NEQ为自然环境质量指数，LFQ为生活设施质量指数，TAQ为交通可达性质量指数，HSQ为人居环境质量指数。表中字段X、Y为格网中心点坐标。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on multi-source big data such as remote sensing image data, POI data, path planning data, road network data, Baidu population thermal data, NDVI data, DEM data, air quality data and night lighting data, the living environment of Urumqi City is refined. Baidu's population thermal data collection time is from March 9 to March 15, 2023, Gaode path planning data is collected from August 5 to August 12, and the rest of the data is collected in 2022.</w:t>
+        <w:t xml:space="preserve">基于遥感影像数据、POI数据、路径规划数据、路网数据、百度人口热力数据、NDVI数据、DEM数据、空气质量数据和夜间灯光数据等多源大数据精细化刻画了乌鲁木齐市人居环境。百度人口热力数据采集时间为2023年3月9日至3月15日，高德路径规划数据采集于8月5日至8月12日，其余数据均采集于2022年。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:4.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:XLS format</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">500米</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:None, None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 人居环境质量, 主城区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">乌鲁木齐市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -664,51 +946,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -735,51 +1035,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -800,51 +1118,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -870,51 +1206,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -939,468 +1293,770 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:zhang shu bao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张树宝 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:zhang shu bao  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张树宝   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雷军</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">zhang shu bao. Human Settlement Quality (HSQ) in Urumqi Main City. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">张树宝. 乌鲁木齐主城区人居环境质量(HSQ). 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Article citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang Shubao, Lei Jun, Zhang Xiaolei, Fan Liqin, Duan Zuliang. Urban human settlement quality refined assessment and its spatial relationship with human activity intensity in arid area: A case study of Urumqi, China[J]. Habitat International, 2025, 161:103422. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>