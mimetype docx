--- v0 (2026-06-22)
+++ v1 (2026-08-07)
@@ -22,174 +22,213 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">盐结皮蒸发阻力实验数据</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01448</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Experimental data of salt crust evaporation resistance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.01448</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.01448</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01448</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>数据共享方式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">apply-access</w:t>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>