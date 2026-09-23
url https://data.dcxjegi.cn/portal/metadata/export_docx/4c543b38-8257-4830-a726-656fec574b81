--- v1 (2026-08-07)
+++ v2 (2026-09-23)
@@ -2,929 +2,734 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">盐结皮蒸发阻力实验数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Experimental data of salt crust evaporation resistance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experimental data of salt crust evaporation resistance</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01448</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01448</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01448</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">生物多样性</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biodiversity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据包括土壤日蒸发、蒸发阻力、盐结皮覆盖率。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">试验于2024年在新疆阿克苏绿洲农田生态系统国家野外科学观测研究站开展，采用聚氯乙烯（PVC）管及管帽制成试验土柱（内径12.5 cm，高12.5 cm）。试验土壤取自塔里木河上游沙丘（40°39′20′′N，80°54′44′′E）。试验设置22个含盐处理，每个处理3个重复。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆阿克苏绿洲农田生态系统国家野外科学观测研究站 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">49.0 KiB</w:t>
+        <w:t xml:space="preserve">data size:49.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xlsx文件</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">结皮,  蒸发阻力,  实验数据</w:t>
+        <w:t xml:space="preserve">Theme:Experimental data, Evaporation resistance, Crust</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">微生物学 </w:t>
+        <w:t xml:space="preserve">Subject:Of Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆阿克苏绿洲农田生态系统国家野外科学观测研究站 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang Aksu Oasis Farmland Ecosystem National Field Scientific Observation and Research Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -958,69 +763,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1047,69 +834,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1130,69 +899,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1218,69 +969,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1305,770 +1038,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李佳琳 </w:t>
+        <w:t xml:space="preserve">contributors:li jia lin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李佳琳   </w:t>
+        <w:t xml:space="preserve">author:li jia lin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li xinhu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李佳琳. 盐结皮蒸发阻力实验数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01448.</w:t>
+        <w:t xml:space="preserve">li jia lin. Experimental data of salt crust evaporation resistance. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01448.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">李佳琳, 李新虎, 王弘超, 崔萌萌, 郭语博, 靳浩东, 任萧萧. 不同影响因素下盐结皮蒸发阻力定量模拟研究[J]. 干旱区地理, 2026, 49, (1): 80-93. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>