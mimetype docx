--- v2 (2026-09-23)
+++ v3 (2026-11-07)
@@ -2,734 +2,929 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experimental data of salt crust evaporation resistance</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">盐结皮蒸发阻力实验数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01448</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Experimental data of salt crust evaporation resistance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.01448</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.01448</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01448</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Biodiversity</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生物多样性</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">数据包括土壤日蒸发、蒸发阻力、盐结皮覆盖率。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">试验于2024年在新疆阿克苏绿洲农田生态系统国家野外科学观测研究站开展，采用聚氯乙烯（PVC）管及管帽制成试验土柱（内径12.5 cm，高12.5 cm）。试验土壤取自塔里木河上游沙丘（40°39′20′′N，80°54′44′′E）。试验设置22个含盐处理，每个处理3个重复。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆阿克苏绿洲农田生态系统国家野外科学观测研究站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:49.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">49.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx文件</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Experimental data, Evaporation resistance, Crust</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 实验数据,  蒸发阻力, 结皮</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Of Microbiology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">微生物学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang Aksu Oasis Farmland Ecosystem National Field Scientific Observation and Research Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆阿克苏绿洲农田生态系统国家野外科学观测研究站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -763,51 +958,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -834,51 +1047,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -899,51 +1130,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -969,51 +1218,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1038,468 +1305,770 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li jia lin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李佳琳 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jia lin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李佳琳   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li xinhu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李新虎</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li jia lin. Experimental data of salt crust evaporation resistance. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01448.</w:t>
+        <w:t xml:space="preserve">李佳琳. 盐结皮蒸发阻力实验数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01448.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Article citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">李佳琳, 李新虎, 王弘超, 崔萌萌, 郭语博, 靳浩东, 任萧萧. 不同影响因素下盐结皮蒸发阻力定量模拟研究[J]. 干旱区地理, 2026, 49, (1): 80-93. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>