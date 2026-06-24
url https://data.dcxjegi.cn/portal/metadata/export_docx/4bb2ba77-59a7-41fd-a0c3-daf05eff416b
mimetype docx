--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">植被,  种群,  高度,  盖度</w:t>
+        <w:t xml:space="preserve"> 高度,  盖度,  种群, 植被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>