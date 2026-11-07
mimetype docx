--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2019年咸海植被调查数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为2019年咸海植被调查数据集。包括：植被照片、植被调查表。植被调查表中包含样点编号、样方编号、样方大小、航点、地理位置信息、物种名称、种群数量、长轴、短轴、高度、冠幅、分盖度和总盖度。22个采样点，40幅植被照片，以植物近景和景观远景照片为主，反映咸海周边植被覆盖情况。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2019年咸海野外调查数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">首先，在野外调查阶段，根据预设的样点布设方案，使用GPS定位样点位置，记录样点编号和航点信息，并在每个样点内设置标准大小的样方（如3m×3m、10m×10m或20m×20m），详细记录样方编号和样方大小；在样方内，逐一识别并记录物种名称，测量种群数量、植株的长轴、短轴、高度和冠幅，计算分盖度和总盖度，确保数据采集的准确性和完整性；同时，拍摄植被近景和景观远景照片，记录植被覆盖情况和样方环境特征。野外调查结束后，将所有纸质记录数据统一整理，核对样点编号、样方编号和测量数据，确保无遗漏或错误；将物种名称与标准植物名录进行比对，确保命名准确；将测量数据录入电子表格，进行标准化处理，如统一单位、填补缺失值和处理异常值；对照片进行分类整理，按样点编号和拍摄内容命名，便于后续分析。最后，将整理后的数据与地理位置信息进行匹配，生成完整的植被调查数据集，并备份保存，确保数据安全和可追溯性。整个加工过程严谨规范，确保了数据的准确性和可用性，为后续分析和研究提供了可靠基础。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据采集过程规范，信息完整且无缺失，样方大小和测量指标符合标准，物种名称准确，种群数量、长轴、短轴、高度和冠幅等测量数据经过多次核对，确保精度可靠；照片拍摄角度和光线条件适宜，能够直观展示植被特征，与调查表数据相互印证；所有数据均经过统一整理和标准化处理，样点编号和航点信息与地理位置信息一一对应，数据格式规范，便于后续分析和应用；综合来看，本数据集质量可靠，信息全面，能够为咸海周边植被研究提供科学依据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2019/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">咸海 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">118.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:118.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 高度,  盖度,  种群, 植被</w:t>
+        <w:t xml:space="preserve">Theme:height, coverage, population, vegetation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物学 </w:t>
+        <w:t xml:space="preserve">Subject:Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">咸海 </w:t>
+        <w:t xml:space="preserve">Place:Aral Sea </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郑新军,  刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:zheng xin jun,  liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦  ,  郑新军   </w:t>
+        <w:t xml:space="preserve">author:li jin ,  zheng xin jun  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">郑新军,刘铁. 2019年咸海植被调查数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00153.</w:t>
+        <w:t xml:space="preserve">zheng xin jun, liu tie. 2019 Aral Sea vegetation survey data. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00153.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>