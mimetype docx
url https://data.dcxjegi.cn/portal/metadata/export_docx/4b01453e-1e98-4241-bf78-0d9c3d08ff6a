--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -622,51 +622,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">沙棘,  土地适宜性,  评价,  空间分布</w:t>
+        <w:t xml:space="preserve">沙棘,  评价,  空间分布,  土地适宜性</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>