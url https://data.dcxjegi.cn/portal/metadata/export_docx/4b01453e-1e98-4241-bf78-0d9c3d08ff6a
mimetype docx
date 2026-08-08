--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,812 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆沙棘土地适宜性评价数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者通过全球生物多样性信息网络数据库GBIF获取新疆沙棘分布点数据，利用ENMTools工具进行过滤筛选；从WorldClim(2.1)数据库获取19个生物气候变量和3个地形地貌数据，从世界土壤数据库提取9个土壤特征数据，作为环境变量输入Maxent模型进行最大熵建模，结合GIS模拟出当前气候条件下植物沙棘在新疆的潜在适生区，得到新疆沙棘土地适宜性评价数据集。该数据集内容包括：（1）新疆沙棘土地适宜性评价结果数据，空间分辨率为30″；（2）新疆沙棘空间分布点数据（引用数据）。数据集以.shp、.tif、.xlsx和.txt格式储存，由17个数据文件组成，数据量为378 KB（压缩为1个文件285 KB）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">全球生物多样性信息网络数据库GBIF获取新疆沙棘分布点数据。从WorldClim(2.1)数据库获取19个生物气候变量和3个地形地貌数据，从世界土壤数据库提取9个土壤特征数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">286.0 KiB</w:t>
+        <w:t xml:space="preserve">data size:286.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.shp、.tif、.xlsx和.txt格式</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">沙棘,  评价,  空间分布,  土地适宜性</w:t>
+        <w:t xml:space="preserve">Theme:Seabuckthorn, evaluation, spatial distribution, land suitability</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -841,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -930,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1013,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1101,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1188,700 +969,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张萍,  俞祥祥,  常存,  张恒,  范敬龙 </w:t>
+        <w:t xml:space="preserve">contributors:zhang ping,  yu xiang xiang,  chang cun,  zhang heng,  fan jing long </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张萍   </w:t>
+        <w:t xml:space="preserve">author:zhang ping  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张萍,俞祥祥,常存,张恒,范敬龙. 新疆沙棘土地适宜性评价数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2025.02.07.V1.</w:t>
+        <w:t xml:space="preserve">zhang ping, yu xiang xiang, chang cun, zhang heng, fan jing long. Xinjiang seabuckthorn land suitability evaluation dataset. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2025.02.07.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>