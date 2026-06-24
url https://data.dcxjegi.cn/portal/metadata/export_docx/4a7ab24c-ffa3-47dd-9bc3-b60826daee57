--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -731,51 +731,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">耕地,  种植,  强度</w:t>
+        <w:t xml:space="preserve"> 强度,  种植, 耕地</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -842,51 +842,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆,   哈萨克斯坦,   塔吉克斯坦,   乌兹别克斯坦,   吉尔吉斯斯坦,   土库曼斯坦 </w:t>
+        <w:t xml:space="preserve"> 吉尔吉斯斯坦,   土库曼斯坦,   塔吉克斯坦,  新疆,   乌兹别克斯坦,   哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>