--- v1 (2026-06-24)
+++ v2 (2026-09-23)
@@ -2,921 +2,635 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2020 年新疆和中亚五国范围 30m 耕地种植强度空间分布产品 (GCI30_2020)</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">农业</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agriculture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2020 年新疆和中亚五国范围 30m 耕地种植强度空间分布产品 (GCI30_2020)是从全球产品中按新疆和中亚五国边界挑选出来的，未做任何其他的加工处理，保留了原数据的地理空间信息、数据精度和数据组织形式。数据格式Geotiff，空间分辨率30m，按10°×10°格网组织，覆盖新疆范围的有6个格网，覆盖中亚五国的有14个格网。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2020 年全球 30m 耕地种植强度空间分布产品 (GCI30_2020)的研制主要采用2019-2021年间中高分辨率遥感数据。由于南北半球不同纬度农作物生育期差异，使得全球不同地区的耕地种植强度空间分布研究所需遥感数据在时段选择上存在不同，北半球大部分地区采用 2019年2月2日-2022年2月1日期间的数据；南半球大部分地区采用2018年11月1日-2021年10月31日期间的数据；部分地区由于物候期特殊，采用2018年8月下旬至2021年8月中旬的数据。产品地理范围包括东经180°到西经180°和南纬60°到北纬80°，南北半球高纬度地区及海洋不在监测范围之内。 全球产品采用分块方式存储，分块文件按10°×10°格网组织，共有293个格网。各影像块按左上角经纬度进行编码，纬度在前，经度在后，纬度2位数字加上南北纬（S/N）标识前缀、经度为3位数字加上东西经（E/W）标识前缀，其中纬度0 度处用N、经度0 度处用E 标识。数据产品中，每个分块文件包含2 个图层，其中图层一是2019-2021 年间各耕地像元种植作物的次数，数值类型为整型，有效值小于100，数值100 代表背景像元；图层二是2020 年耕地像元种植作物的次数，数值类型为整型，数值1代表单季种植模式，数值2代表双季种植模式，数值3代表双及以上种植模式，数值100 代表背景像元。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">未做地理信息处理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">产品精度评价方面，数据生产过程中，全流程使用标准算法生成，无人工干预，数据客观公正；数据导出后，有专人负责数据质量检查，所有共享的293个数据块均符合质量要求。在全球8 个10° ×10°区域的精度验证显示30m 分辨率耕地复种指数算法的平均精度为90.4%；进一步在全球不同农业生态区进行分层抽样，确定了3662 个复种指数验证样本，对全球数据产品进行精度验证，总体精度为92.9%。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.8 GiB</w:t>
+        <w:t xml:space="preserve">data size:1.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 强度,  种植, 耕地</w:t>
+        <w:t xml:space="preserve">Theme:strength, planting, cultivated land</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 吉尔吉斯斯坦,   土库曼斯坦,   塔吉克斯坦,  新疆,   乌兹别克斯坦,   哈萨克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan,  Turkmenistan,  Tajikistan,  Xinjiang,  Uzbekistan,  Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -950,69 +664,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1039,69 +735,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1122,69 +800,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1210,69 +870,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1297,700 +939,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦 </w:t>
+        <w:t xml:space="preserve">contributors:li jin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李锦. 2020 年新疆和中亚五国范围 30m 耕地种植强度空间分布产品 (GCI30_2020). 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.12237/casearth.62ff4caa819aec75a535cbe7.</w:t>
+        <w:t xml:space="preserve">li jin. Spatial distribution products of planting intensity of 30m cultivated land in Xinjiang and five Central Asian countries in 2020 (GCI30_2020). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.12237/casearth.62ff4caa819aec75a535cbe7.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>