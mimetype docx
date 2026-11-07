--- v2 (2026-09-23)
+++ v3 (2026-11-07)
@@ -2,635 +2,921 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2020 年新疆和中亚五国范围 30m 耕地种植强度空间分布产品 (GCI30_2020)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Agriculture</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">农业</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">2020 年新疆和中亚五国范围 30m 耕地种植强度空间分布产品 (GCI30_2020)是从全球产品中按新疆和中亚五国边界挑选出来的，未做任何其他的加工处理，保留了原数据的地理空间信息、数据精度和数据组织形式。数据格式Geotiff，空间分辨率30m，按10°×10°格网组织，覆盖新疆范围的有6个格网，覆盖中亚五国的有14个格网。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2020 年全球 30m 耕地种植强度空间分布产品 (GCI30_2020)的研制主要采用2019-2021年间中高分辨率遥感数据。由于南北半球不同纬度农作物生育期差异，使得全球不同地区的耕地种植强度空间分布研究所需遥感数据在时段选择上存在不同，北半球大部分地区采用 2019年2月2日-2022年2月1日期间的数据；南半球大部分地区采用2018年11月1日-2021年10月31日期间的数据；部分地区由于物候期特殊，采用2018年8月下旬至2021年8月中旬的数据。产品地理范围包括东经180°到西经180°和南纬60°到北纬80°，南北半球高纬度地区及海洋不在监测范围之内。 全球产品采用分块方式存储，分块文件按10°×10°格网组织，共有293个格网。各影像块按左上角经纬度进行编码，纬度在前，经度在后，纬度2位数字加上南北纬（S/N）标识前缀、经度为3位数字加上东西经（E/W）标识前缀，其中纬度0 度处用N、经度0 度处用E 标识。数据产品中，每个分块文件包含2 个图层，其中图层一是2019-2021 年间各耕地像元种植作物的次数，数值类型为整型，有效值小于100，数值100 代表背景像元；图层二是2020 年耕地像元种植作物的次数，数值类型为整型，数值1代表单季种植模式，数值2代表双季种植模式，数值3代表双及以上种植模式，数值100 代表背景像元。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">未做地理信息处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">产品精度评价方面，数据生产过程中，全流程使用标准算法生成，无人工干预，数据客观公正；数据导出后，有专人负责数据质量检查，所有共享的293个数据块均符合质量要求。在全球8 个10° ×10°区域的精度验证显示30m 分辨率耕地复种指数算法的平均精度为90.4%；进一步在全球不同农业生态区进行分层抽样，确定了3662 个复种指数验证样本，对全球数据产品进行精度验证，总体精度为92.9%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:1.8 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GeoTiff格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30米</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:strength, planting, cultivated land</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 强度,  种植, 耕地</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kyrgyzstan,  Turkmenistan,  Tajikistan,  Xinjiang,  Uzbekistan,  Kazakhstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 吉尔吉斯斯坦,   土库曼斯坦,   塔吉克斯坦,  新疆,   乌兹别克斯坦,   哈萨克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -664,51 +950,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -735,51 +1039,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -800,51 +1122,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -870,51 +1210,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -939,425 +1297,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li jin. Spatial distribution products of planting intensity of 30m cultivated land in Xinjiang and five Central Asian countries in 2020 (GCI30_2020). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.12237/casearth.62ff4caa819aec75a535cbe7.</w:t>
+        <w:t xml:space="preserve">李锦. 2020 年新疆和中亚五国范围 30m 耕地种植强度空间分布产品 (GCI30_2020). 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.12237/casearth.62ff4caa819aec75a535cbe7.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>