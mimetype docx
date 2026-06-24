--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -847,51 +847,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">阿拉善,   额济纳旗,   内蒙古 </w:t>
+        <w:t xml:space="preserve">阿拉善,   内蒙古,   额济纳旗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>