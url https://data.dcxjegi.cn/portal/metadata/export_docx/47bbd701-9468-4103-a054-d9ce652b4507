--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,926 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">阿拉善绿洲</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">阿拉善绿洲（Alxa Oasis）由额济纳绿洲和阿拉善左、右旗绿洲组成，地理位置为37°50′28″N-42°24′59″N，100°3′42″E-106°12′30″E。行政区划上，阿拉善绿洲位于内蒙古自治区阿拉善盟。阿拉善绿洲的周长为2,413.33 km（Lambert），阿拉善绿洲的面积为4,863.83 km²（Albers）。其中，额济纳绿洲占80.53%；阿拉善左、右旗绿洲占19.47%。该数据集以.kmz和.shp数据格式存储，由17个数据文件组成，数据量为24.7 MB（压缩为2个文件，9.95 MB）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于2000年Google earth影像。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">10.0 MiB</w:t>
+        <w:t xml:space="preserve">data size:10.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">绿洲</w:t>
+        <w:t xml:space="preserve">Theme:oasis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">阿拉善,   内蒙古,   额济纳旗 </w:t>
+        <w:t xml:space="preserve">Place:Alashan,  Inner Mongolia,  Ejina Banner </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -955,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1127,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1215,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1302,770 +969,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟 </w:t>
+        <w:t xml:space="preserve">contributors:gui dong wei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟   </w:t>
+        <w:t xml:space="preserve">author:gui dong wei  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">桂东伟. 阿拉善绿洲. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2023.12.07.V1.</w:t>
+        <w:t xml:space="preserve">gui dong wei. Alxa Oasis. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2023.12.07.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">桂东伟, 林敬梧, 陈晓楠, 刘闯. 阿拉善绿洲—全球变化数据大百科辞条[J]. 全球变化数据仓储电子杂志（中英文）, 2023, 12, (7). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>