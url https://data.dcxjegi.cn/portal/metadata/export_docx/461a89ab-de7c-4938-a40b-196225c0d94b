--- v0 (2026-09-17)
+++ v1 (2026-11-07)
@@ -2,785 +2,1134 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中亚灌溉问题</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02126</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Irrigation issues in Central Asia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.02126</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.02126</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02126</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book is an academician of the Academy of Sciences of the Uzbek Soviet Socialist Republic, academician of the All-Soviet Academy of Agricultural Sciences, and hero of socialist labor.В. Selected papers by Boslavsky. The book describes original hydraulic structures, including the famous Fergana-style water intake hub, the damless water intake hub, irrigation schemes in the Fergana Valley and the lower reaches of the Amu Darya River. It has solved the problems of developing hungry grasslands and improving the utilization of water resources in Central Asia. It expounds the experiences and problems of irrigation and water resources development throughout the long period of Central Asian history. </w:t>
+        <w:t xml:space="preserve">本书是乌兹别克苏维埃社会主义共和国科学院院士、全苏农业科学院院士、社会主义劳动英雄В.В.波斯拉夫斯基的论文选集。书中描述了独创的水工结构，包括著名的费尔干纳式取水枢纽、无坝壅水取水枢纽、费尔干纳谷地和阿姆河下游的灌溉方案等。解决了饥饿草原的开发和中亚水资源利用的改善问题。阐述了中亚历史上整个漫长时期内的灌溉和水资源发展的经验与问题。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author (Editorial Board): Expand.В. Boslavsky (.В.Пославский） Published by: 丨 зда т ельс тво « Φ ан» Узбе к с к ой С СР Published: Tashkent Publication year: 1983 Pages: 228 pages Language: Russian Collection barcode: XJLAS RU 70017625 Classification No.: У п К 631.67</w:t>
+        <w:t xml:space="preserve">作者（编委会）：В. В.波斯拉夫斯基（В. В. Пославский） 出版社：Издательство «Фан» Узбекской ССР 出版地：塔什干 出版年：1983年 页数：228页 语种：俄文 馆藏条形码：XJLAS RU 70017625 分类号：УДК 631.67</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center electronically stores the book without OCR recognition. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Irrigation Issues in Central Asia" without modification or deletion.</w:t>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《中亚灌溉问题》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The collected "Irrigation Issues in Central Asia" were processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", the data information of "Irrigation Issues in Central Asia" was not changed and deleted. The data quality is reliable. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《中亚灌溉问题》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《中亚灌溉问题》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/07/28-2025/07/28</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/07/28-2025/07/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:Central Asia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:99.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">99.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:PDF format</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> no </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:None, None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 灌溉, 水资源</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水利工程 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1983</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1983</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1163,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1252,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1335,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1423,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1510,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. . Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02126.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 中亚灌溉问题. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02126.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>