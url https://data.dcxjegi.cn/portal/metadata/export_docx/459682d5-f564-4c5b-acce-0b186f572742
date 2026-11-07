--- v0 (2026-09-20)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">生荒地与熟荒地开垦区的农业与水资源</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Agriculture and water resources in wasteland and cultivated wasteland reclamation areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Agriculture and water resources in wasteland and cultivated wasteland reclamation areas</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02377</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02377</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02377</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">共产党和苏联政府制定的开垦生荒地和熟荒地的宏伟计划正在顺利实施。至1955年秋，已开垦土地超过3000万公顷。新开垦的土地主要分布在伏尔加河以东至阿尔泰和萨彦岭的广阔区域。这片广大领土的自然条件，特别是其气候和水资源，极其多样。必须最大限度地利用这些条件，以便在新开垦地区获得高产，从而为国家增加粮食生产创造强大的储备。为此，已创造了所有必要条件。国营农场、机器拖拉机站和集体农庄已基本配齐并充实了人员，并配备了丰富的现代化农业机械和设备，使其能够根据当地的土壤气候条件采用差异化的农业技术。 为了促进农业生产全面高涨这一全民事业，水文气象服务总局组织了针对生荒地和熟荒地开垦区域的农业气候及水资源研究。 作为第一阶段，根据当时掌握的有限资料，编写并出版了上述地区农业气候条件的简要说明。参与编写的有中央地球物理观象台、国立水文研究所和中央预报研究所的科学家。 与此同时，展开了新资料的收集和整理工作。除上述机构外，参与此项工作的还有苏联科学院地理研究所（由通讯院士 И. П. 格拉西莫夫领导）以及列宁格勒农学院农业经济与统计教研室。已完成的工作成果发表如下。 专著开头提供了开垦生荒地和熟荒地区域播种面积分布图，清晰地展示了新地区农业地理的巨大变化、播种的集中情况以及各州开垦新土地的强度。接下来是对该地区的自然地理描述，简要说明了地形、土壤、气候、水资源、植被和农业生产情况。 上述章节提供的科学资料，有助于更深入地理解后续章节阐述的、针对农业需求的气候和水文条件规律。这些条件的形成不仅受当地自然环境影响，也在很大程度上取决于行星尺度的环流过程，这在专著的第三部分有所体现。 在对气候基本特征进行综合描述之后，专著详细阐述了热量资源、降水分布、积雪覆盖的研究结果，并简要介绍了与大型社会主义农业企业需求相关的风能资源情况。 考虑到在新土地开垦地区，许多方面取决于对水资源的合理利用，专门设立了一个独立章节来阐述水资源研究成果，其中详细描述了水平衡各要素的特征，并对最重要的水文条件进行了评估。 为了论证克服不利环境因素的农业技术措施，某些章节专门描述了霜冻、干旱、干热风以及越冬作物的生存条件。 鉴于对于新开垦地区而言，夏季生长季的利用具有特殊意义，专著中高度重视春播谷类作物（主要是春小麦）种植条件的研究。 本书最后对生荒地和熟荒地开垦区域进行了农业气候区划。 专著中提供的科学资料和参考文献可供广大农业工作者使用，尤其是实际工作者——规划人员、设计人员、机器拖拉机站、国营农场和集体农庄的农艺师。 农业比任何其他领域都更需要因地制宜。忽视当地条件会导致农业措施中出现不可容忍的千篇一律，只会带来危害。农业工作者可以在本书中找到许多有用的信息，正确利用这些信息将能够以最小的成本和劳动力获得更高的产量。 为了深化本专著所述的研究并使其不仅适用于广大区域，也适用于行政区域乃至各个机器拖拉机站、国营农场和集体农庄，自1954年秋季起，水文气象部门的中央科研机构以及哈萨克水文气象科学研究所在北哈萨克斯坦和阿尔泰边疆区的各地区进行了大规模的考察研究。这些工作的成果已就地提供给设计机构和各农庄，其综合成果将稍晚些时候发表。</w:t>
+        <w:t xml:space="preserve">The grand plan formulated by the Communist Party and the Soviet Government for the cultivation of virgin and long-fallow lands is being successfully implemented. By the autumn of 1955, more than 30 million hectares of land had been brought under cultivation. These newly cultivated lands are located mainly in the vast region extending east of the Volga River to the Altai and Sayan mountain ranges. The natural conditions of this immense territory, particularly its climate and water resources, are extremely diverse. These conditions must be utilized to the fullest extent in order to obtain high yields in the newly developed areas and thereby create substantial reserves for increasing the nation's grain production. All the necessary prerequisites for this have already been established. State farms, Machine and Tractor Stations, and collective farms have, for the most part, been fully staffed and reinforced with personnel, and they have been equipped with abundant modern agricultural machinery and equipment, enabling them to apply differentiated agricultural techniques adapted to local soil and climatic conditions. To promote the nationwide effort of achieving a comprehensive upsurge in agricultural production, the Main Administration of Hydrometeorological Service organized studies of agroclimatic conditions and water resources in the regions where virgin and fallow lands were being developed. As a first step, brief descriptions of the agroclimatic conditions of these regions were compiled and published on the basis of the limited materials available at the time. Scientists from the Central Geophysical Observatory, the State Hydrological Institute, and the Central Forecasting Institute participated in this work. At the same time, efforts were undertaken to collect and organize new data. In addition to the institutions mentioned above, the Institute of Geography of the Academy of Sciences of the USSR (under the leadership of Corresponding Member I. P. Gerasimov) and the Department of Agricultural Economics and Statistics of the Leningrad Agricultural Institute also took part in this work. The results obtained have been published as presented below. At the beginning of the monograph, a map showing the distribution of sown areas in the regions of virgin and fallow land development is provided. This map clearly illustrates the major changes in the agricultural geography of the new regions, the concentration of cultivation, and the intensity of land development in the various administrative areas. This is followed by a description of the region's physical geography, briefly outlining its relief, soils, climate, water resources, vegetation, and agricultural production. The scientific data presented in these chapters help provide a deeper understanding of the climatic and hydrological patterns discussed in the subsequent chapters, particularly those relevant to agricultural needs. The formation of these conditions is influenced not only by the local natural environment but also, to a considerable extent, by atmospheric circulation processes on a planetary scale, a subject addressed in the third section of the monograph. Following a general description of the principal climatic characteristics, the monograph presents detailed findings on heat resources, precipitation distribution, and snow cover, and also provides a brief discussion of wind-energy resources in relation to the needs of large socialist agricultural enterprises. Recognizing that many aspects of agricultural development in the newly cultivated regions depend upon the rational utilization of water resources, a separate chapter has been devoted to the results of water-resource studies. It contains a detailed description of the characteristics of the various components of the water balance and an assessment of the most important hydrological conditions. To substantiate agricultural measures designed to overcome unfavorable environmental factors, certain chapters are specifically devoted to frost, drought, hot dry winds, and the survival conditions of overwintering crops. In view of the special importance of making effective use of the summer growing season in the newly cultivated regions, the monograph gives considerable attention to the study of cultivation conditions for spring-sown cereal crops, especially spring wheat. The book concludes with an agroclimatic regionalization of the areas where virgin and fallow lands were developed. The scientific data and bibliographical references contained in the monograph are intended for the use of a wide range of agricultural workers, particularly practitioners such as planners, designers, and agronomists working in Machine and Tractor Stations, state farms, and collective farms. Agriculture, more than any other field, requires approaches adapted to local conditions. Ignoring local circumstances leads to an intolerable uniformity in agricultural practices and can only result in harm. Agricultural workers will find much useful information in this book, and its proper application will make it possible to achieve higher yields with lower expenditures of labor and resources. In order to deepen the studies described in this monograph and to make them applicable not only to large regions but also to administrative districts and even individual Machine and Tractor Stations, state farms, and collective farms, the central scientific research institutions of the hydrometeorological service, together with the Kazakhstan Hydrometeorological Research Institute, conducted extensive field investigations beginning in the autumn of 1954 in the regions of Northern Kazakhstan and the Altai Territory. The results of these studies have already been made available locally to planning organizations and agricultural enterprises, while a comprehensive publication of their findings will be issued at a later date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Ф. Ф. 达维塔亚 (Ф. Ф. Давитая) 出版社：Гидрометеоиздат 出版地：莫斯科 出版年：1955年 页数：463页 语种：俄文 馆藏条形码：XJLAS RU 70018411</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Φ.Ф. Davitaya (Φ.Ф.Давитая) Published by: 丨 и дроме т е о издат Published: Moscow Publication year: 1955 Pages: 463 pages Language: Russian Collection barcode: XJLAS RU 70018411</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《生荒地与熟荒地开垦区的农业与水资源》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Agriculture and Water Resources in Wasteland and Scourge Land Reclamation Areas" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《生荒地与熟荒地开垦区的农业与水资源》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《生荒地与熟荒地开垦区的农业与水资源》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Agriculture and Water Resources in Raw Wasteland and Cooked Wasteland Reclamation Areas" were electronically processed and processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources","Agriculture and Water Resources in Raw Wasteland and Cooked Wasteland Reclamation Areas" were unchanged and deleted. The data information is of reliable quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">245.3 MiB</w:t>
+        <w:t xml:space="preserve">data size:245.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 农业气候, 生荒地开垦</w:t>
+        <w:t xml:space="preserve">Theme:Agroclimatic, Reclamation of wasteland</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">农业生态学 </w:t>
+        <w:t xml:space="preserve">Subject:Agricultural ecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1955</w:t>
+        <w:t xml:space="preserve">Time:1955</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 生荒地与熟荒地开垦区的农业与水资源. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02377.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Agriculture and water resources in wasteland and cultivated wasteland reclamation areas. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02377.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>