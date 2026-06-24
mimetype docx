--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -1064,51 +1064,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦,   吉尔吉斯斯坦,   塔吉克斯坦,   乌兹别克斯坦,   土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">哈萨克斯坦,   乌兹别克斯坦,   吉尔吉斯斯坦,   塔吉克斯坦,   土库曼斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>