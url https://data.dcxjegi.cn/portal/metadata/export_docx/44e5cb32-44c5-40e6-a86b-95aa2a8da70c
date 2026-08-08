--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1990、2000、2010年中亚五国范围1：10万土地利用数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含1990、2000、2010年3期中亚五国范围的土地利用矢量数据，比例尺1:10万，投影采用GCS_WGS1984。本数据采用1989-1991年度、1999-2000年、2010年前后的TM遥感数据和Google earth数据作为数据源和验证数据；利用ARCGIS、Ecognition软件工具，对TM遥感影像数据进行预处理和自动半自动人工解译分类，并加以地面实地调查和Google earth高精度数据验证。 土地覆被分类依据《中亚地区土地利用/覆被分类体系》，该体系参考中国科学院地理与资源研究所遥感土地分类系统（刘纪远）和国土资源部立项研究制定《土地利用现状分类》国家标准，采用两级分类系统:一级分为8 类, 主要根据土地资源的利用属性，二级分为 30个类型, 主要根据土地资源的经营特点、利用方式和覆盖特征。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1989-1991年度、1999-2000年、2010年前后的TM遥感数据和Google earth数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">使用ARCGIS、ERDAS软件工具，选取对应年代的TM数据，数据预处理，在Ecognition和Arcgis软件平台上，采用“分割-特征计算-监督分类-人工检查修正”的路线进行分类解译，依据《中亚综合科学考察遥感解译手册》（中亚地区土地利用/覆被分类体系），对遥感影像进行了土地利用/覆被分类和信息的提取，并利用野外考察资料对提取的结果进行了实地验证。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">通过地面实地调查和高空间分辨率的遥感数据分类结果对土地覆被数据精心精度评估，为保证评估结果的有效性，除准确合理的参考数据外，还设计出样本大小和采样方法、采样分布等有效的采样方案，方案设计的最终目标是：实现寻求图像采样及实地采样的人工及设备投入与分析结果精度之间的优化平衡，即以最小的经济投入得到较高精度的分析结果。 整个作业流程均遵守国家相关标准，数字化误差控制在2个像素以内，保证了矢量数据能真实反映地物形态和属性信息，数据精确度高达99%。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1990/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect time:1990/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦；吉尔吉斯斯坦；塔吉克斯坦；乌兹别克斯坦；土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.3 GiB</w:t>
+        <w:t xml:space="preserve">data size:2.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用,  土地覆被</w:t>
+        <w:t xml:space="preserve">Theme:land use, land cover</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1990 2000 2010</w:t>
+        <w:t xml:space="preserve">Time:1990 2000 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦,   乌兹别克斯坦,   吉尔吉斯斯坦,   塔吉克斯坦,   土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan,  Uzbekistan,  Kyrgyzstan,  Tajikistan,  Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖,  陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui,  chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖,陈曦. 1990、2000、2010年中亚五国范围1：10万土地利用数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00259.</w:t>
+        <w:t xml:space="preserve">fang hui, chen xi. Land use data of 1: 100,000 in the five Central Asian countries in 1990, 2000 and 2010. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00259.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>