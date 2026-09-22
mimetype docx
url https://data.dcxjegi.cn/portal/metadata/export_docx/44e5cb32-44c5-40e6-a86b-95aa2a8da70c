--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1990、2000、2010年中亚五国范围1：10万土地利用数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,660 +127,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集包含1990、2000、2010年3期中亚五国范围的土地利用矢量数据，比例尺1:10万，投影采用GCS_WGS1984。本数据采用1989-1991年度、1999-2000年、2010年前后的TM遥感数据和Google earth数据作为数据源和验证数据；利用ARCGIS、Ecognition软件工具，对TM遥感影像数据进行预处理和自动半自动人工解译分类，并加以地面实地调查和Google earth高精度数据验证。 土地覆被分类依据《中亚地区土地利用/覆被分类体系》，该体系参考中国科学院地理与资源研究所遥感土地分类系统（刘纪远）和国土资源部立项研究制定《土地利用现状分类》国家标准，采用两级分类系统:一级分为8 类, 主要根据土地资源的利用属性，二级分为 30个类型, 主要根据土地资源的经营特点、利用方式和覆盖特征。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1989-1991年度、1999-2000年、2010年前后的TM遥感数据和Google earth数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">使用ARCGIS、ERDAS软件工具，选取对应年代的TM数据，数据预处理，在Ecognition和Arcgis软件平台上，采用“分割-特征计算-监督分类-人工检查修正”的路线进行分类解译，依据《中亚综合科学考察遥感解译手册》（中亚地区土地利用/覆被分类体系），对遥感影像进行了土地利用/覆被分类和信息的提取，并利用野外考察资料对提取的结果进行了实地验证。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">通过地面实地调查和高空间分辨率的遥感数据分类结果对土地覆被数据精心精度评估，为保证评估结果的有效性，除准确合理的参考数据外，还设计出样本大小和采样方法、采样分布等有效的采样方案，方案设计的最终目标是：实现寻求图像采样及实地采样的人工及设备投入与分析结果精度之间的优化平衡，即以最小的经济投入得到较高精度的分析结果。 整个作业流程均遵守国家相关标准，数字化误差控制在2个像素以内，保证了矢量数据能真实反映地物形态和属性信息，数据精确度高达99%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:1990/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1990/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦；吉尔吉斯斯坦；塔吉克斯坦；乌兹别克斯坦；土库曼斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:2.3 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矢量数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:land use, land cover</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地利用,  土地覆被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1990 2000 2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1990 2000 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kazakhstan,  Uzbekistan,  Kyrgyzstan,  Tajikistan,  Turkmenistan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦,   乌兹别克斯坦,   吉尔吉斯斯坦,   塔吉克斯坦,   土库曼斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1172,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1261,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1344,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1432,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1519,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:fang hui,  chen xi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖,  陈曦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">fang hui, chen xi. Land use data of 1: 100,000 in the five Central Asian countries in 1990, 2000 and 2010. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00259.</w:t>
+        <w:t xml:space="preserve">方晖,陈曦. 1990、2000、2010年中亚五国范围1：10万土地利用数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00259.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>