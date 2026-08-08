--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,900 +2,644 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000、2010、2020三期GlobeLand30新疆范围数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆范围掩膜数据提取自GlobeLand30数据集，掩膜后的数据仍保持原始分幅形式（5°(纬度)×6°(经度)），投影采用WGS_1984_UTM 6°分带投影，数据空间分辨率30米，数据时间包含2000、2010、2020三期，本数据集包含十个主要的地表覆盖类型，分别是耕地、森林、草地、灌木地、湿地、水体、苔原、人造地表、裸地、冰川和永久积雪。更多GlobeLand30信息请参考全国地理信息资源目录服务系统的相关介绍（https://www.webmap.cn/commres.do?method=globeIndex）。 数据中心同时提供GlobeLand30新疆范围的原始数据。用户可查看原始数据的元数据信息和土地分类色彩符号。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GlobeLand30数据集是中国国家高技术研究发展计划(863计划)全球地表覆盖遥感制图与关键技术研究项目的重要成果。数据以分幅产品的形式提供，分幅产品在南北纬60°区域内，按照5°(纬度)×6°(经度)大小进行分幅；在南北纬60°至80°区域内，按照5°(纬度)×12°(经度)大小进行分幅，按照奇数6°带的中央经线进行投影。没给分幅数据压缩包中包含分类成果文件、坐标信息文件、分类影像接图表文件、元数据文件和说明性文件5部分。GlobeLand30数据集来源于国家基础地理信息中心，下载地址https://cloudcenter.tianditu.gov.cn/landCover</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">中国研制的GlobeLand30数据集是全球首套30米分辨率全球地表覆盖数据集，包含了更加丰富详尽的全球地表覆盖空间分布信息，能更好地刻画大多数人类土地利用活动及其所形成的景观格局。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84_UTM </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地覆被,  土地利用</w:t>
+        <w:t xml:space="preserve">Theme:land cover, land use</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 , 地理学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography , geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2010 2020</w:t>
+        <w:t xml:space="preserve">Time:2000 2010 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -929,69 +673,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1018,69 +744,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1101,69 +809,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1189,69 +879,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1276,700 +948,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦 </w:t>
+        <w:t xml:space="preserve">contributors:li jin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李锦. 2000、2010、2020三期GlobeLand30新疆范围数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. </w:t>
+        <w:t xml:space="preserve">li jin. GlobeLand30 Xinjiang Range Data Set for Phase III of 2000, 2010 and 2020. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>