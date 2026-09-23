--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -2,644 +2,900 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2000、2010、2020三期GlobeLand30新疆范围数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">新疆范围掩膜数据提取自GlobeLand30数据集，掩膜后的数据仍保持原始分幅形式（5°(纬度)×6°(经度)），投影采用WGS_1984_UTM 6°分带投影，数据空间分辨率30米，数据时间包含2000、2010、2020三期，本数据集包含十个主要的地表覆盖类型，分别是耕地、森林、草地、灌木地、湿地、水体、苔原、人造地表、裸地、冰川和永久积雪。更多GlobeLand30信息请参考全国地理信息资源目录服务系统的相关介绍（https://www.webmap.cn/commres.do?method=globeIndex）。 数据中心同时提供GlobeLand30新疆范围的原始数据。用户可查看原始数据的元数据信息和土地分类色彩符号。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">GlobeLand30数据集是中国国家高技术研究发展计划(863计划)全球地表覆盖遥感制图与关键技术研究项目的重要成果。数据以分幅产品的形式提供，分幅产品在南北纬60°区域内，按照5°(纬度)×6°(经度)大小进行分幅；在南北纬60°至80°区域内，按照5°(纬度)×12°(经度)大小进行分幅，按照奇数6°带的中央经线进行投影。没给分幅数据压缩包中包含分类成果文件、坐标信息文件、分类影像接图表文件、元数据文件和说明性文件5部分。GlobeLand30数据集来源于国家基础地理信息中心，下载地址https://cloudcenter.tianditu.gov.cn/landCover</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">中国研制的GlobeLand30数据集是全球首套30米分辨率全球地表覆盖数据集，包含了更加丰富详尽的全球地表覆盖空间分布信息，能更好地刻画大多数人类土地利用活动及其所形成的景观格局。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30米</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84_UTM </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:land cover, land use</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地覆被,  土地利用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Cartography , geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地图学 , 地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2010 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2010 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -673,51 +929,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -744,51 +1018,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -809,51 +1101,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -879,51 +1189,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -948,425 +1276,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li jin. GlobeLand30 Xinjiang Range Data Set for Phase III of 2000, 2010 and 2020. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. </w:t>
+        <w:t xml:space="preserve">李锦. 2000、2010、2020三期GlobeLand30新疆范围数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>