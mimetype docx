--- v0 (2026-09-17)
+++ v1 (2026-11-07)
@@ -372,51 +372,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《盐碱土地上的水稻》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《盐碱土地上的水稻》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">盐碱地,  农业,  土壤,  水盐动态</w:t>
+        <w:t xml:space="preserve"> 农业,  土壤,  水盐动态, 盐碱地</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2074,51 +2074,51 @@
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据来源于</w:t>
       </w:r>
       <w:r w:rsidR="00F24FBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F24FBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>