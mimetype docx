--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -818,51 +818,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">孔隙水贮量,  动态贮水量,  第四纪沉积层</w:t>
+        <w:t xml:space="preserve">孔隙水贮量,  第四纪沉积层,  动态贮水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>