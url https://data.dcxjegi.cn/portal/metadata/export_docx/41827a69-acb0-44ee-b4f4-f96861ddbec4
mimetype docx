--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2007年吉尔吉斯斯坦第四纪沉积层孔隙水贮量</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,883 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包含吉尔吉斯斯坦第四纪沉积层孔隙水贮量与动态贮水量两类核心指标。第四纪沉积层孔隙水贮量包含楚—塔拉斯、伊塞克湖斯基、纳伦斯基、阿克奥—阿尔贫斯基等9个水文地质区和24个自流水流域。动态贮水量包含楚河、塔拉斯河、伊塞克湖等27个主要地下水流域，。两类指标共同反映了孔隙水资源的空间分布特征，高值区多集中在大型河流流域及盆地，而山区及边缘地带贮量相对有限。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来自专著《Водные ресурсы Кыргызстана на современном этапе》（吉国水资源现状） 2007出版，由吉尔吉斯斯坦国立水文研究所提供。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">经过数字化扫描，OCR识别、人工核对整理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据内容未做改动。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">44.0 KiB</w:t>
+        <w:t xml:space="preserve">data size:44.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">孔隙水贮量,  第四纪沉积层,  动态贮水量</w:t>
+        <w:t xml:space="preserve">Theme:pore water storage, Quaternary sediments, dynamic water storage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2007</w:t>
+        <w:t xml:space="preserve">Time:2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1037,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1126,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1209,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1297,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1384,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈曦. 2007年吉尔吉斯斯坦第四纪沉积层孔隙水贮量. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00610.</w:t>
+        <w:t xml:space="preserve">chen xi. Pore water storage in Quaternary sediments of Kyrgyzstan in 2007. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00610.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>