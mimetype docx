--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2007年吉尔吉斯斯坦第四纪沉积层孔隙水贮量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,618 +127,883 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据包含吉尔吉斯斯坦第四纪沉积层孔隙水贮量与动态贮水量两类核心指标。第四纪沉积层孔隙水贮量包含楚—塔拉斯、伊塞克湖斯基、纳伦斯基、阿克奥—阿尔贫斯基等9个水文地质区和24个自流水流域。动态贮水量包含楚河、塔拉斯河、伊塞克湖等27个主要地下水流域，。两类指标共同反映了孔隙水资源的空间分布特征，高值区多集中在大型河流流域及盆地，而山区及边缘地带贮量相对有限。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据来自专著《Водные ресурсы Кыргызстана на современном этапе》（吉国水资源现状） 2007出版，由吉尔吉斯斯坦国立水文研究所提供。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">经过数字化扫描，OCR识别、人工核对整理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">数据内容未做改动。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:44.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">44.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xlsx格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:pore water storage, Quaternary sediments, dynamic water storage</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孔隙水贮量,  第四纪沉积层,  动态贮水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2007</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -772,51 +1037,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -843,51 +1126,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -908,51 +1209,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -978,51 +1297,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1047,464 +1384,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:chen xi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈曦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">chen xi. Pore water storage in Quaternary sediments of Kyrgyzstan in 2007. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00610.</w:t>
+        <w:t xml:space="preserve">陈曦. 2007年吉尔吉斯斯坦第四纪沉积层孔隙水贮量. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00610.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>