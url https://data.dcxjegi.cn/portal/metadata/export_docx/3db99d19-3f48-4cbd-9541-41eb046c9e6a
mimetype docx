--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔克拉玛干沙漠表土样品磁化率数据集（2023年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,808 +88,609 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deserts and desertification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包括塔克拉玛干沙漠不同地表沉积物（冲洪积扇、河流沉积、河漫滩、芦苇湿地、草地、胡杨林、灌丛沙丘、流动沙丘和人工草方格）样品的经纬度、磁化率。样品在英国产Bartington MS2型磁化率仪上测量低频（0.47k Hz）磁化率。共计300个样品，300条记录。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在野外通过对塔克拉玛干沙漠不同区域的地貌单元采集相应的样品。在实验室对样品进行前处理，并运用专业仪器挑选统计，以此来获得最终数据。本数据集适用于沙漠土壤性质以及环境状况的研究和调查。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">"在野外按照一定空间距离（约30-50 km）在沙漠不同区域地貌单元（洪积扇、河流沉积、河漫滩、芦苇湿地、草地、胡杨林、灌丛沙丘、流动沙丘和人工草方格）地表采集100 g左右粉末样品、编号、记录经纬度和样品所处地貌位置。 表土样品在测试之前首先将样品在45℃烘箱中放置12小时以上去除样品中的水分。烘干后的样品经研磨分散。称取5 g分散后的样品，用保鲜膜包装，并放置于222的塑料盒子中（盒子无磁性），编号。装好后的样品使用英国生产的Bartington磁化率仪测定样品的低频（0.47Hz）磁化率。测量中首先记录样品的测前背景值，等测完后再记录样品的测后背景值，每个样品的背景值取测前背景值和测后背景值的平均值。样品的实际磁化率值由实测值减去背景值得到。 "</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">本数据集所有样品采自塔克拉玛干沙漠表层。样品磁化率使用英国生产的Bartington 磁化率仪测定，测试频率为0.47 Hz，依据GB/T 35690-2017弱磁材料磁导率测量方法。实验分析在中国科学院新疆生态与地理研究所中心实验室完成。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">680.3 KiB</w:t>
+        <w:t xml:space="preserve">data size:680.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">电子表格</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">磁化率,  沉积物</w:t>
+        <w:t xml:space="preserve">Theme:magnetic susceptibility, sediments</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
+        <w:t xml:space="preserve">Place:taklimakan desert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -923,69 +724,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1012,69 +795,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1095,69 +860,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1183,69 +930,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1270,775 +999,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高鑫,  周杰,  赵永成 </w:t>
+        <w:t xml:space="preserve">contributors:gao xin,  zhou jie,  zhao yong cheng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周杰   </w:t>
+        <w:t xml:space="preserve">author:zhou jie  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:zhou jie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk0300</w:t>
+        <w:t xml:space="preserve">number:2021xjkk0300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔里木河流域干旱与风沙灾害调查和风险评估</w:t>
+        <w:t xml:space="preserve">name:2021xjkk0300</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高鑫,周杰,赵永成. 塔克拉玛干沙漠表土样品磁化率数据集（2023年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.XJSEDATA.2022.00009168.</w:t>
+        <w:t xml:space="preserve">gao xin, zhou jie, zhao yong cheng. Magnetic susceptibility dataset of topsoil samples in the Taklimakan Desert (2023). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.XJSEDATA.2022.00009168.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>