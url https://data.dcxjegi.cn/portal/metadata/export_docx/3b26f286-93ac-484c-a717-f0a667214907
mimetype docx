--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1973-2000年吉尔吉斯斯坦主要流域气象站的月平均降水量</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,970 +127,639 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是吉尔吉斯斯坦境内伊塞克湖、楚河、塔拉斯河、锡尔河、恰特卡尔、阿姆河、塔里木河7个流域1973-2000年39个气象站的月平均和年平均降水量数据。数据中没有记录水文观测站的地理位置信息。数据来源于专著《Водные ресурсы Кыргызстана на современном этапе》（中文译名：吉尔吉斯斯坦共和国水资源现状）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于专著《Водные ресурсы Кыргызстана на современном этапе》（中文译名：吉尔吉斯斯坦共和国水资源现状），出版年代不详，由吉尔吉斯斯坦共和国水能水问题研究所提供，通过“中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究”（项目编号2010DFA92720）国际合作课题购入。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">经过数字化扫描、OCR识别和人工校对整理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据涵盖吉尔吉斯斯坦全国7个流域，39个水文监测站点，数据信息丰富、系统化完整度极高。数据中没有记录水文观测站的地理位置信息。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13.1 KiB</w:t>
+        <w:t xml:space="preserve">data size:13.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气象站,  降水量</w:t>
+        <w:t xml:space="preserve">Theme:weather station, precipitation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1973 2000</w:t>
+        <w:t xml:space="preserve">Time:1973 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1124,69 +793,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1213,69 +864,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1296,69 +929,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1384,69 +999,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1471,775 +1068,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈曦,  沈鸿 </w:t>
+        <w:t xml:space="preserve">contributors:chen xi,  shen hong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">沈鸿   </w:t>
+        <w:t xml:space="preserve">author:shen hong  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈曦,沈鸿. 1973-2000年吉尔吉斯斯坦主要流域气象站的月平均降水量. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00194.</w:t>
+        <w:t xml:space="preserve">chen xi, shen hong. 1973-2000 Monthly average precipitation from meteorological stations in major river basins in Kyrgyzstan in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00194.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>