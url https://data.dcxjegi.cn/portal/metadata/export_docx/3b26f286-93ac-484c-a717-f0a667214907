--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1973-2000年吉尔吉斯斯坦主要流域气象站的月平均降水量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,639 +127,970 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据是吉尔吉斯斯坦境内伊塞克湖、楚河、塔拉斯河、锡尔河、恰特卡尔、阿姆河、塔里木河7个流域1973-2000年39个气象站的月平均和年平均降水量数据。数据中没有记录水文观测站的地理位置信息。数据来源于专著《Водные ресурсы Кыргызстана на современном этапе》（中文译名：吉尔吉斯斯坦共和国水资源现状）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据来源于专著《Водные ресурсы Кыргызстана на современном этапе》（中文译名：吉尔吉斯斯坦共和国水资源现状），出版年代不详，由吉尔吉斯斯坦共和国水能水问题研究所提供，通过“中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究”（项目编号2010DFA92720）国际合作课题购入。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">经过数字化扫描、OCR识别和人工校对整理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">数据涵盖吉尔吉斯斯坦全国7个流域，39个水文监测站点，数据信息丰富、系统化完整度极高。数据中没有记录水文观测站的地理位置信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:13.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:weather station, precipitation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象站,  降水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1973 2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1973 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -793,51 +1124,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -864,51 +1213,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -929,51 +1296,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -999,51 +1384,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1068,464 +1471,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:chen xi,  shen hong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈曦,  沈鸿 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:shen hong  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沈鸿   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">chen xi, shen hong. 1973-2000 Monthly average precipitation from meteorological stations in major river basins in Kyrgyzstan in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00194.</w:t>
+        <w:t xml:space="preserve">陈曦,沈鸿. 1973-2000年吉尔吉斯斯坦主要流域气象站的月平均降水量. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.ariddc.00194.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>