--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -953,51 +953,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">水文,  径流,  自然地理</w:t>
+        <w:t xml:space="preserve"> 自然地理,  径流, 水文</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>