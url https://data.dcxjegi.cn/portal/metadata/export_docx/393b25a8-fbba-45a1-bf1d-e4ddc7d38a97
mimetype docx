--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏联河流径流量及其波动与自然地理因素影响</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专著由列宁格勒大学地理系水文教研室团队完成，系统分析了苏联全境河流的年均径流量空间分布规律及其自然地理驱动机制。研究涵盖三大核心内容： 1. 气候、地形等自然要素对径流形成的定量影响（特别论证了径流系数与降水-蒸发平衡的关系）； 2. 苏联11个地理分区（欧洲平原、中亚、远东等）的径流特征比较； 3. 年际径流变异性的区域模式及其与气候振荡的关联。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Л. К. 达维多夫（Л. К. Давыдов） 出版社：Гидрометеоиздат 出版地：列宁格勒 出版年：1947年 页数：161页 语种：俄文 馆藏条形码：XJLASRU70026175</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已完成OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《苏联河流径流量及其波动与自然地理因素影响》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《苏联河流径流量及其波动与自然地理因素影响》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《苏联河流径流量及其波动与自然地理因素影响》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/06/01-2025/06/01</w:t>
+        <w:t xml:space="preserve">collect time:2025/06/01-2025/06/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">32.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:32.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 自然地理,  径流, 水文</w:t>
+        <w:t xml:space="preserve">Theme:physical geography, runoff, hydrological</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1947</w:t>
+        <w:t xml:space="preserve">Time:1947</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 苏联河流径流量及其波动与自然地理因素影响. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01111.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. River runoff in the Soviet Union and its fluctuations and the influence of natural geographical factors. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.01111.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>