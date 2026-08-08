--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,882 +2,644 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆地州市1米分辨率土地覆盖图</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是从“中国首个 1 米分辨率全国尺度土地覆盖图 SinoLC-1”数据中下载的新疆范围的数据，新疆数据包含13个地州市的tif格式数据，数据分辨率1米，GCS_WGS1984投影坐标，全国范围的数据发布于2023年。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国首个 1 米分辨率全国尺度土地覆盖图 SinoLC-1，利用基于深度学习的框架和开放数据建立，包括全球土地覆盖（GLC）产品、OpenStreetMap（OSM）和谷歌地球影像。通过结合三个 10 米 GLC 产品和 OSM 数据生成了可靠的训练标签。这些训练标签和从谷歌地球衍生出的 1 米分辨率图像被用于训练所提出的框架。 该框架通过结合一个分辨率保持型骨干网络、一个弱监督模块和一个自监督损失函数，解决了因图像与标签分辨率不匹配而产生的标签噪声问题，从而无需人工标注即可自动优化高分辨率土地覆盖结果。基于大存储和计算服务器，处理 73.25 TB 数据集以获取覆盖中国全境（960 万平方公里）的 SinoLC-1，耗时约 10 个月。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据作者的最新制图算法被计算机视觉顶会CVPR2024接收(https://arxiv.org/abs/2403.02746), 代码开源在:https://github.com/LiZhuoHong/Paraformer/ ,感兴趣的用户可以利用该代码高效地更新自己数据集的高分土地覆盖图。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">SinoLC-1 产品通过一个包含超过 10 万个随机样本的可视化判读验证集和一个从中国政府提供的官方土地调查报告中收集的统计验证集进行了验证。验证结果显示，SinoLC-1 的整体精度为 73.61%，κ系数为 0.6595。对每个省级区域的验证进一步表明了该数据集在中国全境的精度。此外，统计验证结果表明，SinoLC-1 与官方调查报告相符，整体误差率为 6.4%。此外，SinoLC-1 与其他五个广泛使用的 GLC 产品进行了比较。 这些结果表明 SinoLC-1 具有最高的空间分辨率和最精细的景观细节。总之，作为中国首个 1 米分辨率全国尺度土地覆盖地图，SinoLC-1 提供了准确性和为全国相关研究和应用提供了基础支持。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data size:8.9 GiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> GCS_WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用,  土地覆被</w:t>
+        <w:t xml:space="preserve">Theme:land use, land cover</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -911,69 +673,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1000,69 +744,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1083,69 +809,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1171,69 +879,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1258,770 +948,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦 </w:t>
+        <w:t xml:space="preserve">contributors:li jin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李锦. 新疆地州市1米分辨率土地覆盖图. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.5281/zenodo.7708740.</w:t>
+        <w:t xml:space="preserve">li jin. 1-meter resolution land cover map of prefectures and cities in Xinjiang. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.5281/zenodo.7708740.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Li Zhuohong, He Wei, Cheng Mofan, Hu Jingxin, Yang Guangyi, Zhang Hongyan. SinoLC-1: the first 1-meter resolution national-scale land-cover map of China created with the deep learning framework and open-access data[J]. Earth System Science Data Discussions, 2023, . </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>