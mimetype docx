--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -2,644 +2,882 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">新疆地州市1米分辨率土地覆盖图</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据是从“中国首个 1 米分辨率全国尺度土地覆盖图 SinoLC-1”数据中下载的新疆范围的数据，新疆数据包含13个地州市的tif格式数据，数据分辨率1米，GCS_WGS1984投影坐标，全国范围的数据发布于2023年。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">中国首个 1 米分辨率全国尺度土地覆盖图 SinoLC-1，利用基于深度学习的框架和开放数据建立，包括全球土地覆盖（GLC）产品、OpenStreetMap（OSM）和谷歌地球影像。通过结合三个 10 米 GLC 产品和 OSM 数据生成了可靠的训练标签。这些训练标签和从谷歌地球衍生出的 1 米分辨率图像被用于训练所提出的框架。 该框架通过结合一个分辨率保持型骨干网络、一个弱监督模块和一个自监督损失函数，解决了因图像与标签分辨率不匹配而产生的标签噪声问题，从而无需人工标注即可自动优化高分辨率土地覆盖结果。基于大存储和计算服务器，处理 73.25 TB 数据集以获取覆盖中国全境（960 万平方公里）的 SinoLC-1，耗时约 10 个月。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据作者的最新制图算法被计算机视觉顶会CVPR2024接收(https://arxiv.org/abs/2403.02746), 代码开源在:https://github.com/LiZhuoHong/Paraformer/ ,感兴趣的用户可以利用该代码高效地更新自己数据集的高分土地覆盖图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">SinoLC-1 产品通过一个包含超过 10 万个随机样本的可视化判读验证集和一个从中国政府提供的官方土地调查报告中收集的统计验证集进行了验证。验证结果显示，SinoLC-1 的整体精度为 73.61%，κ系数为 0.6595。对每个省级区域的验证进一步表明了该数据集在中国全境的精度。此外，统计验证结果表明，SinoLC-1 与官方调查报告相符，整体误差率为 6.4%。此外，SinoLC-1 与其他五个广泛使用的 GLC 产品进行了比较。 这些结果表明 SinoLC-1 具有最高的空间分辨率和最精细的景观细节。总之，作为中国首个 1 米分辨率全国尺度土地覆盖地图，SinoLC-1 提供了准确性和为全国相关研究和应用提供了基础支持。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:8.9 GiB</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.9 GiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1米</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GCS_WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:land use, land cover</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地利用,  土地覆被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -673,51 +911,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -744,51 +1000,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -809,51 +1083,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -879,51 +1171,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -948,468 +1258,770 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li jin. 1-meter resolution land cover map of prefectures and cities in Xinjiang. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.5281/zenodo.7708740.</w:t>
+        <w:t xml:space="preserve">李锦. 新疆地州市1米分辨率土地覆盖图. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.5281/zenodo.7708740.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Article citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Li Zhuohong, He Wei, Cheng Mofan, Hu Jingxin, Yang Guangyi, Zhang Hongyan. SinoLC-1: the first 1-meter resolution national-scale land-cover map of China created with the deep learning framework and open-access data[J]. Earth System Science Data Discussions, 2023, . </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>