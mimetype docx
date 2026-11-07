--- v0 (2026-09-11)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乌兹别克斯坦动物生态学与生物学</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Animal ecology and biology in Uzbekistan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Animal ecology and biology in Uzbekistan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02209</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02209</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02209</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书集收录了关于有益及有害无脊椎动物（昆虫、水生生物、寄生虫）和脊椎动物（鸟类、啮齿类、蛇类）的动物区系、分布、生物学与生态学资料。阐述了蛇毒成分及其引起动物器官形态学与组织化学变化的研究结果，并提供了关于电离辐射对某些器官和内分泌腺功能影响的实验研究数据。 本书面向广大生物学家、高校生物与医学专业研究生及本科生。</w:t>
+        <w:t xml:space="preserve">This volume contains information on the fauna, distribution, biology, and ecology of beneficial and harmful invertebrates (insects, aquatic organisms, and parasites) as well as vertebrates (birds, rodents, and snakes). It presents research findings on the composition of snake venom and the morphological and histochemical changes it induces in animal organs, and also provides experimental data on the effects of ionizing radiation on the functions of certain organs and endocrine glands. This book is intended for a broad readership of biologists, as well as graduate and undergraduate students specializing in biology and medicine at institutions of higher education. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Э.И.甘（Э.И.Ган） 出版社：Издательство АН УзССР 出版地：塔什干 出版年：1969年 页数：357页 语种：俄文 分类号：УДК 615.93194 馆藏条形码：XJLAS RU 70020552</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):.И. Gan (И.Ган） Published by: А зда тельс тво А Уз С С СР Published: Tashkent Year of publication: 1969 Pages: 357 pages Language: Russian Classification No.: У п б 615.93194 Collection barcode: XJLAS RU 70020552</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《乌兹别克斯坦动物生态学与生物学》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored this book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Library Collection Resources Digital Processing Specifications", fully complying with the data information of "Animal Ecology and Biology of Uzbekistan", without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《乌兹别克斯坦动物生态学与生物学》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《乌兹别克斯坦动物生态学与生物学》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Animal Ecology and Biology of Uzbekistan" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2 - 2014 Specifications for Digital Processing of Library Collection Resources," the data information of "Animal Ecology and Biology of Uzbekistan" was not changed or deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">136.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:136.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">动物生态学,  动物毒理学</w:t>
+        <w:t xml:space="preserve">Theme:Animal toxicology, Animal Ecology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">动物学 </w:t>
+        <w:t xml:space="preserve">Subject:Zoology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1969</w:t>
+        <w:t xml:space="preserve">Time:1969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乌兹别克苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">Place:Uzbek Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 乌兹别克斯坦动物生态学与生物学. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02209.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Animal ecology and biology in Uzbekistan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02209.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>