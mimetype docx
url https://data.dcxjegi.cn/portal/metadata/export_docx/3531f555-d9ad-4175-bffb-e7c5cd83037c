--- v0 (2026-09-18)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吉尔吉斯斯坦河流枯水期径流形成及其合理利用</w:t>
+        <w:t xml:space="preserve">Formation and rational utilization of runoff during dry season in rivers in Kyrgyzstan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书献于国际山脉年和卡拉莫尔多·奥罗佐夫诞辰120周年。 近年来，吉尔吉斯斯坦越来越重视制定保护和合理利用自然资源（包括水资源）的计划。这些计划兼顾了国民经济各领域的利益，如工业、农业、公共及生活供水、水电等。然而，区域规划和合理自然利用所需的具体信息和知识仍然缺乏，尤其是在研究大型项目时尤为明显。水文生态问题远未得到解决。我们认为，原因在于传统上主要关注的是生长季径流。 本工作致力于分析吉尔吉斯斯坦河流枯水期径流的形成条件以及最小径流概率的空间分布。阐述了确定最小径流基本计算特征的现有和新方法，这些方法能够可靠地确定那些缺乏或不完全具备水文观测资料的河流所需参数。考虑到所研究问题的重要性，本工作分析了枯水期水资源利用的现状、利用水文特征蓄满水库的前景。对所有研究的河流，给出了不同保证率的水文特征，这对于全年用水户（尤其是生态安全小型水电站的不间断运行）是必需的。</w:t>
+        <w:t xml:space="preserve">This book is dedicated to the International Year of Mountains and the 120th anniversary of the birth of Karamordo Orozov. In recent years, Kyrgyzstan has paid increasing attention to formulating plans for the protection and rational use of natural resources, including water resources. These plans take into account the interests of various areas of the national economy, such as industry, agriculture, public and domestic water supply, hydropower, etc. However, specific information and knowledge needed for regional planning and rational natural use are still lacking, especially when studying large-scale projects. Hydrological and ecological problems are far from being solved. We believe the reason is that traditionally the main focus has been on growing season runoff. This work is dedicated to analyzing the formation conditions of runoff during the dry season and the spatial distribution of the minimum runoff probability of rivers in Kyrgyzstan. Existing and new methods for determining the basic calculation characteristics of minimum runoff are described. These methods can reliably determine the parameters required for rivers that lack or do not fully have hydrological observation data. Considering the importance of the research issues, this work analyzes the current situation of water resources utilization during the dry season and the prospect of using hydrological characteristics to fill reservoirs. Hydrological characteristics with different assurance rates are given for all studied rivers, which are necessary for water-users throughout the year (especially for the uninterrupted operation of ecologically safe small hydropower stations). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Ж.卡拉莫廖夫（Ж. Карамольов） 出版社：Кыргызский государственный университет имени А. А. Кулешова 出版地：比什凯克 出版年：2002年 页数：152页 语种：俄文 馆藏条形码：XJLAS RU 70003494</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):. Karamolev (.Карамольов） Published by: К ы р г ызс к и й гос уда р с т в е н н ы й у н и в е р с и т е т име н и А.А.Кулешова Published: Bishkek Publication year: 2002 Pages: 152 pages Language: Russian Collection barcode: XJLAS RU 70003494</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《吉尔吉斯斯坦河流枯水期径流形成及其合理利用》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Library Collection Resources Digital Processing Specifications", fully complying with the data information of "Formation and Rational Utilization of Runoff in Kyrgyzstan Rivers in Dry Season" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《吉尔吉斯斯坦河流枯水期径流形成及其合理利用》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《吉尔吉斯斯坦河流枯水期径流形成及其合理利用》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Formation and Reasonable Utilization of Runoff in Kyrgyzstan Rivers in Dry Season" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources","Kyrgyzstan Rivers in Dry Season Runoff Formation and Reasonable Utilization" was unchanged and deleted. The data information of "Formation and Reasonable Utilization of Runoff in Kyrgyzstan in Dry Season" was of reliable quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/11/04-2025/11/04</w:t>
+        <w:t xml:space="preserve">collect time:2025/11/04-2025/11/04</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">58.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:58.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 水文,  水资源, 枯水期径流</w:t>
+        <w:t xml:space="preserve">Theme:Hydrological, Water resources, Dry season runoff</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2002</w:t>
+        <w:t xml:space="preserve">Time:2002</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 吉尔吉斯斯坦河流枯水期径流形成及其合理利用. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01714.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Formation and rational utilization of runoff during dry season in rivers in Kyrgyzstan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01714.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>