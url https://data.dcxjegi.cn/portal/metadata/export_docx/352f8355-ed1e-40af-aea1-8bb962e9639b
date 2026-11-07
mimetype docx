--- v1 (2026-08-08)
+++ v2 (2026-11-07)
@@ -2,887 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔里木盆地30米NASA DEM</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">DEM数字高程</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔里木盆地30米DEM数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">NASA DEM 于 2020 年发布，是美国国家航空航天局的新全球 30 米分辨率 DEM 数据。NASA DEM 是对 STRM 数据的再处理，结合ASTER GDEM、ICESat GLAS和PRISM等其他高程数据集而优化生成的全球30 m分辨率数字高程模型（DEM）。通过对SRTM数据的处理和与其他数据集的融合，显著提高了全球范围内尤其是复杂地形区域的高程数据精度。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.5 GiB</w:t>
+        <w:t xml:space="preserve">data size:2.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> GCS_WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">DEM,  数字高程模型</w:t>
+        <w:t xml:space="preserve">Theme:DEM, digital elevation model</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地图学 </w:t>
+        <w:t xml:space="preserve">Subject:Cartography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,   塔里木盆地 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang,  Tarim Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -916,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1005,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1088,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1176,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1263,700 +969,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李辉亮 </w:t>
+        <w:t xml:space="preserve">contributors:li hui liang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李辉亮   </w:t>
+        <w:t xml:space="preserve">author:li hui liang  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li hui liang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李辉亮. 塔里木盆地30米NASA DEM. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. </w:t>
+        <w:t xml:space="preserve">li hui liang. 30-meter NASA DEM in Tarim Basin. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>