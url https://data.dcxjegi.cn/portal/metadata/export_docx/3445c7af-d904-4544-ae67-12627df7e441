--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -857,51 +857,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">植被类型,  草原,  草甸,  森林,  灌丛</w:t>
+        <w:t xml:space="preserve"> 草原,  草甸,  灌丛, 植被类型,  森林</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>