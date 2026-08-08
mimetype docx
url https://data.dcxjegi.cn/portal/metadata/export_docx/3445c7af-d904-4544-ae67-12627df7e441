--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011-2013年吉尔吉斯斯坦植被类型专题图</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于2011年10月、2012年10月和2013年7月，3次共计30天对吉尔吉斯斯坦野外调查的基础上，通过对吉尔吉斯斯坦植被类型分布的历史资料（包括吉尔吉斯斯坦植被类型分布图、吉尔吉斯斯坦植物志及相关研究报告等），分析整理后进行归类处理；利用地理信息系统软件ArcGIS Desktop9.3.1对收集的植被类型图进行分层矢量化，并将基础地理信息和植被分布信息进行数据入库，从而获得历史的电子版植被类型分布图；最后按照中国植被类型分类方法对植被进行重分类，最终获得电子版的基于中国植被分类的吉尔吉斯斯坦植被类型分布图，包括有1980-2013年吉尔吉斯斯坦的耕地、居民区、森林变化分布图，植被类型、森林、灌丛、针叶林、核桃、球茎大麦、阿月混子分布图、草原草甸分布图、荒漠分布图，以及2012-2013年的调查路线图。数据以.jpg格式存储。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1、1980年前苏联制作的12幅1:50万的高斯克吕格投影-普尔科夫1942大地坐标系的吉尔吉斯斯坦植被类型分布图。 2、吉尔吉斯斯坦植物志及相关研究报告。 3、中国科学院综合考察委员会新疆综合考察队植物组1972年植被类型划分方法。 4、2011年10月、2012年10月和2013年7月，3次吉尔吉斯斯坦野外调查数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1)地图预处理：首先将收集的1980年前苏联制作的12幅1:50万的高斯克吕格投影-普尔科夫1942大地坐标系的吉尔吉斯斯坦植被类型分布图进行扫描，扫描精度300dpi。 (2)地图配准：将每一幅地图在ArcGIS Desktop9.3.1中加载后，打开地图配准工具Georeferencing，图层投影设置为高斯克吕格投影-普尔科夫1942大地坐标系，然后将所有1°间隔的经线和纬线相交的49个点作为控制点，控制点校正方法采用样条函数差法，配准误差不超过0.5个像元。 (3) 空间数据的录入与编辑：首先新建数据集,在ArcGIS Desktop9.3.1中新建Shapefile文件，包括点文件（行政点、高程点）、线文件（行政界线、公路、河流）、面文件（植被类型）数据集，每个图层文件均设置相应的属性字段。 行政点：类型（Text、Precision：10）、名称（Text、Precision：10）；高程点：高程（Double、Precision：30）；行政界线：长度（Double、Precision：30）；公路:长度（Double、Precision：30）、等级（Text、Precision：10）；河流:长度（Double、Precision：30）、类型（Text、Precision：10）；植被类型：area（Double、Precision：30）、平差面积（Double、Precision：30）、要素类型（Text、Precision：10）、群丛-吉（Text、Precision：30）、群系-吉（Text、Precision：30）、植被型-吉（Text、Precision：30）、植被型组（Text、Precision：30）、植被型（Text、Precision：30）、植被亚型（Text、Precision：30）、群丛（Text、Precision：30）、分布（Text、Precision：30）、zblx1（Text、Precision：30）、zblx2（Text、Precision：30）、zblx3（Text、Precision：30）、zblx4（Text、Precision：30）、zblx5（Text、Precision：30）、zblx6（Text、Precision：30）、zblx7（Text、Precision：30）、zblx8（Text、Precision：30）、zblx9（Text、Precision：30）、zblx10（Text、Precision：30）、zblx11（Text、Precision：30）、zblx12（Text、Precision：30）、zblx13（Text、Precision：30）、zblx14（Text、Precision：30）、zblx15（Text、Precision：30）、zblx16（Text、Precision：30）、zblx17（Text、Precision：30）。 对点、线、面数据集进行矢量化，要求对底图放大十倍即比例尺是1:5万的时候进行分层屏幕跟踪数字化，点和线要素都必须对准中心进行跟踪，不能出现毛刺、过和不及等现象。植被类型面文件也是先屏幕跟踪数字化边界线，然后利用线转面的工具将线转换为植被类型面。 (4)属性数据的录入与编辑 对行政点和高程点通过底图上对应的注记进行属性录入，对于行政点类型通过百度查找资料来获得。公路和河流的长度利用ArcGIS Desktop9.3.1自带的长度工具进行计算，单位：公里；公路的等级和河流的类型利用谷歌地图查找需要的属性信息进行录入。植被类型的area是将投影变换为等积投影后利用面积计算工具计算的计算面积，单位：平方公里；平差面积是将计算面积按照总面积19.85万平方公里平差后所得的平差面积，单位：平方公里；群丛-吉、群系-吉、植被型-吉、分布、zblx1～zblx17是按照收集的前苏联植被类型分布图的图例中的名称进行录入，其中zblx1～zblx17是每一个植被型当中包含的1～17个植物名称；植被型组、植被型、植被亚型、群丛是参照“中国科学院综合考察委员会新疆综合考察队植物组1972”植被类型划分方法，对前苏联植被分类系统进行了调整后的新的中国植被类型名称。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">所得到的解译结果，经过实地验证和高精度验证，误差经过多次修正。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">85.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:85.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 草原,  草甸,  灌丛, 植被类型,  森林</w:t>
+        <w:t xml:space="preserve">Theme:grassland, meadow, thickets, vegetation types, forest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物地理学 </w:t>
+        <w:t xml:space="preserve">Subject:plant geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011 2012 2013</w:t>
+        <w:t xml:space="preserve">Time:2011 2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">迪利夏提·哈斯木,  陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:di li xia ti · ha si mu,  chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">迪利夏提·哈斯木   </w:t>
+        <w:t xml:space="preserve">author:di li xia ti · ha si mu  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">迪利夏提·哈斯木,陈曦. 2011-2013年吉尔吉斯斯坦植被类型专题图. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00472.</w:t>
+        <w:t xml:space="preserve">di li xia ti · ha si mu, chen xi. 2011-2013 Thematic map of vegetation types in Kyrgyzstan in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00472.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>