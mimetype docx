--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2011-2013年吉尔吉斯斯坦植被类型专题图</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,618 +127,922 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态环境</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">基于2011年10月、2012年10月和2013年7月，3次共计30天对吉尔吉斯斯坦野外调查的基础上，通过对吉尔吉斯斯坦植被类型分布的历史资料（包括吉尔吉斯斯坦植被类型分布图、吉尔吉斯斯坦植物志及相关研究报告等），分析整理后进行归类处理；利用地理信息系统软件ArcGIS Desktop9.3.1对收集的植被类型图进行分层矢量化，并将基础地理信息和植被分布信息进行数据入库，从而获得历史的电子版植被类型分布图；最后按照中国植被类型分类方法对植被进行重分类，最终获得电子版的基于中国植被分类的吉尔吉斯斯坦植被类型分布图，包括有1980-2013年吉尔吉斯斯坦的耕地、居民区、森林变化分布图，植被类型、森林、灌丛、针叶林、核桃、球茎大麦、阿月混子分布图、草原草甸分布图、荒漠分布图，以及2012-2013年的调查路线图。数据以.jpg格式存储。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1、1980年前苏联制作的12幅1:50万的高斯克吕格投影-普尔科夫1942大地坐标系的吉尔吉斯斯坦植被类型分布图。 2、吉尔吉斯斯坦植物志及相关研究报告。 3、中国科学院综合考察委员会新疆综合考察队植物组1972年植被类型划分方法。 4、2011年10月、2012年10月和2013年7月，3次吉尔吉斯斯坦野外调查数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">(1)地图预处理：首先将收集的1980年前苏联制作的12幅1:50万的高斯克吕格投影-普尔科夫1942大地坐标系的吉尔吉斯斯坦植被类型分布图进行扫描，扫描精度300dpi。 (2)地图配准：将每一幅地图在ArcGIS Desktop9.3.1中加载后，打开地图配准工具Georeferencing，图层投影设置为高斯克吕格投影-普尔科夫1942大地坐标系，然后将所有1°间隔的经线和纬线相交的49个点作为控制点，控制点校正方法采用样条函数差法，配准误差不超过0.5个像元。 (3) 空间数据的录入与编辑：首先新建数据集,在ArcGIS Desktop9.3.1中新建Shapefile文件，包括点文件（行政点、高程点）、线文件（行政界线、公路、河流）、面文件（植被类型）数据集，每个图层文件均设置相应的属性字段。 行政点：类型（Text、Precision：10）、名称（Text、Precision：10）；高程点：高程（Double、Precision：30）；行政界线：长度（Double、Precision：30）；公路:长度（Double、Precision：30）、等级（Text、Precision：10）；河流:长度（Double、Precision：30）、类型（Text、Precision：10）；植被类型：area（Double、Precision：30）、平差面积（Double、Precision：30）、要素类型（Text、Precision：10）、群丛-吉（Text、Precision：30）、群系-吉（Text、Precision：30）、植被型-吉（Text、Precision：30）、植被型组（Text、Precision：30）、植被型（Text、Precision：30）、植被亚型（Text、Precision：30）、群丛（Text、Precision：30）、分布（Text、Precision：30）、zblx1（Text、Precision：30）、zblx2（Text、Precision：30）、zblx3（Text、Precision：30）、zblx4（Text、Precision：30）、zblx5（Text、Precision：30）、zblx6（Text、Precision：30）、zblx7（Text、Precision：30）、zblx8（Text、Precision：30）、zblx9（Text、Precision：30）、zblx10（Text、Precision：30）、zblx11（Text、Precision：30）、zblx12（Text、Precision：30）、zblx13（Text、Precision：30）、zblx14（Text、Precision：30）、zblx15（Text、Precision：30）、zblx16（Text、Precision：30）、zblx17（Text、Precision：30）。 对点、线、面数据集进行矢量化，要求对底图放大十倍即比例尺是1:5万的时候进行分层屏幕跟踪数字化，点和线要素都必须对准中心进行跟踪，不能出现毛刺、过和不及等现象。植被类型面文件也是先屏幕跟踪数字化边界线，然后利用线转面的工具将线转换为植被类型面。 (4)属性数据的录入与编辑 对行政点和高程点通过底图上对应的注记进行属性录入，对于行政点类型通过百度查找资料来获得。公路和河流的长度利用ArcGIS Desktop9.3.1自带的长度工具进行计算，单位：公里；公路的等级和河流的类型利用谷歌地图查找需要的属性信息进行录入。植被类型的area是将投影变换为等积投影后利用面积计算工具计算的计算面积，单位：平方公里；平差面积是将计算面积按照总面积19.85万平方公里平差后所得的平差面积，单位：平方公里；群丛-吉、群系-吉、植被型-吉、分布、zblx1～zblx17是按照收集的前苏联植被类型分布图的图例中的名称进行录入，其中zblx1～zblx17是每一个植被型当中包含的1～17个植物名称；植被型组、植被型、植被亚型、群丛是参照“中国科学院综合考察委员会新疆综合考察队植物组1972”植被类型划分方法，对前苏联植被分类系统进行了调整后的新的中国植被类型名称。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">所得到的解译结果，经过实地验证和高精度验证，误差经过多次修正。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:85.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">85.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.jpg格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:grassland, meadow, thickets, vegetation types, forest</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 草原,  草甸,  灌丛, 植被类型,  森林</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:plant geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植物地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011 2012 2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -772,51 +1076,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -843,51 +1165,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -908,51 +1248,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -978,51 +1336,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1047,464 +1423,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:di li xia ti · ha si mu,  chen xi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">迪利夏提·哈斯木,  陈曦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:di li xia ti · ha si mu  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">迪利夏提·哈斯木   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">di li xia ti · ha si mu, chen xi. 2011-2013 Thematic map of vegetation types in Kyrgyzstan in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00472.</w:t>
+        <w:t xml:space="preserve">迪利夏提·哈斯木,陈曦. 2011-2013年吉尔吉斯斯坦植被类型专题图. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00472.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>