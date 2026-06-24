--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -743,51 +743,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">沙粒,  沉积物,  粒度</w:t>
+        <w:t xml:space="preserve"> 沉积物,  粒度, 沙粒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>