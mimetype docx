--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔克拉玛干沙漠部分区域沙物质数据集（1960-2021年）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,847 +88,609 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deserts and desertification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔克拉玛干沙漠部分区域沙物质数据集（1960-2021年）包括整个塔克拉玛干沙漠自1960年开始至2021年期间，所有已有文献所包含的沉积物粒度数据和实测数据。该数据集在空间上覆盖整个塔克拉玛干沙漠的大部分区域，重点以沙漠边缘和过渡带为主。所有数据均为科技文献中的实测数据，时间分辨率为1年</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集由两种数据源构成，其中大部分数据是在已发表科技文献中检索获取到的，还有很少一部分是2019-2021年为实测数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">"该数据加工处理的方法有两种，一种是直接从网上下载大多数文献，并从这些文章中收集了各个地方的沉积物粒度特征。另一种是项目组人员安装，所有数据均来自野外采集，采集过程中，严格按照《库木塔格沙漠风沙地貌》一书所描述的沙物质样品的采集方法，即：在采样点选取约20cm * 20cm面积的沙面，均匀采集表面0-1 cm的沙粒，样品重量500-1000 g。在后期的样品加工过程中，选取了具有粒度测量资质的陕西师范大学激光粒度实验室进行室内分析，粒度分析采用了马尔文3000粒度仪，测量结果为体积百分含量。 鉴于文献中只有平均粒径，因此，本数据集中项目组生产的部分数据同样取得了平均粒径。"</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">本数据集主要面向全球风沙相关的研究团体。文献获取的数据的质量精度已经经过论文评审专家的评审，数据质量合格。2019-2021年实测数据按照中华人民共和国国家标准，粒度分布激光衍射法GB/T 19077-2016/ISO 13320:2009，数据误差0.01，数据合格。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">848.1 KiB</w:t>
+        <w:t xml:space="preserve">data size:848.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...37 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 沉积物,  粒度, 沙粒</w:t>
+        <w:t xml:space="preserve">Theme:sediments, particle size, sand</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960-2021</w:t>
+        <w:t xml:space="preserve">Time:1960-2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
+        <w:t xml:space="preserve">Place:taklimakan desert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -962,69 +724,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 49.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1051,69 +795,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1134,69 +860,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1222,69 +930,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1309,775 +999,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高鑫,  周杰,  赵永成 </w:t>
+        <w:t xml:space="preserve">contributors:gao xin,  zhou jie,  zhao yong cheng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周杰   </w:t>
+        <w:t xml:space="preserve">author:zhou jie  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:zhou jie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021xjkk0300</w:t>
+        <w:t xml:space="preserve">number:2021xjkk0300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔里木河流域干旱与风沙灾害调查和风险评估</w:t>
+        <w:t xml:space="preserve">name:2021xjkk0300</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高鑫,周杰,赵永成. 塔克拉玛干沙漠部分区域沙物质数据集（1960-2021年）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000055.</w:t>
+        <w:t xml:space="preserve">gao xin, zhou jie, zhao yong cheng. Data set of sand matter in parts of the Taklimakan Desert (1960-2021). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2024. https://cstr.cn/CSTR:33110.11.XIEG.xjsedata.2022.00000055.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>