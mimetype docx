--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自然环境污染</w:t>
+        <w:t xml:space="preserve">Natural environmental pollution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文集收录了关于大气、河流和土壤中核爆炸放射性产物（包括钚同位素和氚）造成的全球放射性污染研究成果。讨论了放射性气溶胶从大气中冲刷的模型，以及近地面空气中氡及其短寿命衰变产物浓度日变化的计算模型。多篇论文致力于研究金属和农药对土壤和河流的污染。最后讨论了自然环境污染物水平测量方法的问题。 本文集面向从事自然环境防污染保护工作的专业人员，以及相关专业的研究生和大学生。</w:t>
+        <w:t xml:space="preserve">The collection contains research results on global radioactive contamination caused by nuclear explosion radioactive products (including plutonium isotopes and tritium) in the atmosphere, rivers and soil. The model of radioactive aerosol scouring from the atmosphere and the calculation model of the daily variation of radon and its short-lived decay products in the near-surface air are discussed. Several papers have been devoted to studying the pollution of soil and rivers by metals and pesticides. Finally, the problem of measuring the level of pollutants in the natural environment is discussed. This collection is aimed at professionals engaged in natural environment pollution prevention and protection, as well as graduate students and college students in related majors. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：С. Г.马拉霍夫, К. П.马洪科（С. Г. Малахов, К. П. Махонько） 出版社：Московское отделение Гидрометеоиздата 出版地：莫斯科 出版年：1976年 页数：172页 语种：俄文 馆藏条形码：XJLAS RU 70014205 分类号：УДК 551.510.7+550.378+[546.11.02.3+631.95] : 551.482.2</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): С.Г. Malakhov, К.П. Ma Hongko (С.Г.Малахов, К.П.Махонько） Published by: Ро с к овс к о е о т д елени е Ги д р о м е т е о изд а т а т а Published: Moscow Publication year: 1976 Pages: 172 pages Language: Russian Collection barcode: XJLAS RU 70014205 Classification No.: У п б 551.510.7+550.378+[546.11.02.3+631.95] : 551.482.2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《自然环境污染》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center stores the book electronically without OCR recognition. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Natural Environmental Pollution" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《自然环境污染》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《自然环境污染》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Natural Environmental Pollution" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the data information of "Natural Environmental Pollution" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/18-2025/07/18</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/18-2025/07/18</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">67.0 MiB</w:t>
+        <w:t xml:space="preserve">data size:67.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 农药,  放射性产物,  放射性污染,  核爆炸,  氚,  金属,  钚, 大气污染</w:t>
+        <w:t xml:space="preserve">Theme:Pesticide, Radioactive products, Radioactive contamination, Nuclear explosive, Tritium, Metal, Plutonium, Air pollution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">环境科学技术基础学科 </w:t>
+        <w:t xml:space="preserve">Subject:Basic disciplines of environmental science and technology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1976</w:t>
+        <w:t xml:space="preserve">Time:1976</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 自然环境污染. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02088.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Natural environmental pollution. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02088.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>