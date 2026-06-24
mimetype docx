--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -736,51 +736,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据大百科,  绿洲</w:t>
+        <w:t xml:space="preserve"> 绿洲, 数据大百科</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -847,51 +847,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆,   塔里木河,   塔里木盆地 </w:t>
+        <w:t xml:space="preserve"> 塔里木河,  新疆,   塔里木盆地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>