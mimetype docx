--- v2 (2026-09-23)
+++ v3 (2026-11-07)
@@ -2,926 +2,665 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔里木河干流绿洲—全球变化数据大百科辞条</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用/土地覆被</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Land Use &amp; Land Cover</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔里木河干流绿洲（Tarim River Main Stream Oasis）位于新疆维吾尔自治区，塔里木盆地内。塔里木河干流绿洲的地理位置是39°36′18″N-41°43′16″N, 81°41′56″E-88°28′08″E。塔里木河干流绿洲由1块绿洲组成，基于Albers投影计算得到总面积为19,847.55 km²，基于Lambert投影计算得到总周长为4,547.18 km。该绿洲涉及到3个地区（自治州、直辖市）8个县市。其中，63.51%的绿洲面积在巴音郭楞蒙古自治州（在尉犁县、轮台县、若羌县、库尔勒市，绿洲面积分别占35.75%、19.57%、5.19%和3.00%）；36.16%的绿洲面积在阿克苏地区（在沙雅县、库车县、新和县，绿洲面积分别占25.8%、10.2%和0.16%）；0.33%在阿拉尔市。该数据集基于Google earth影像2019年数据研发得到。数据集由17个数据文件组成，以.kmz与.shp数据格式存储，数据量26.6 MB（压缩为2个文件，17.4 MB）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于2019年Google earth影像数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">17.5 MiB</w:t>
+        <w:t xml:space="preserve">data size:17.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 绿洲, 数据大百科</w:t>
+        <w:t xml:space="preserve">Theme:oasis, Data Encyclopedia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 塔里木河,  新疆,   塔里木盆地 </w:t>
+        <w:t xml:space="preserve">Place:Tarim River,  Xinjiang,  Tarim Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -955,69 +694,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,69 +765,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1127,69 +830,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1215,69 +900,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1302,770 +969,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟,  李伯騛 </w:t>
+        <w:t xml:space="preserve">contributors:gui dong wei,  li bo fei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">桂东伟   </w:t>
+        <w:t xml:space="preserve">author:gui dong wei  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">桂东伟,李伯騛. 塔里木河干流绿洲—全球变化数据大百科辞条. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2022.12.08.V1.</w:t>
+        <w:t xml:space="preserve">gui dong wei, li bo fei. Oasis on the main stream of the Tarim River-Glossary of Global Change Data. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.3974/geodb.2022.12.08.V1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">桂东伟, 张思源, 李伯騛. 塔里木河干流绿洲—全球变化数据大百科辞条[J]. Global Change Data Repository, 2022, 9, (12). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>