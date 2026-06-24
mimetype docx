--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -763,51 +763,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦,   塔吉克斯坦,   乌兹别克斯坦,   吉尔吉斯斯坦,   土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">哈萨克斯坦,   塔吉克斯坦,   乌兹别克斯坦,   土库曼斯坦,   吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>