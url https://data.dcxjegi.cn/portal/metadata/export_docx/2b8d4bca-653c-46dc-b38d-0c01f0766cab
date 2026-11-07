--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中亚突出生态问题评估报告</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,717 +127,588 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">登录获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">报告</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureReport</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">关于中亚哈萨克斯坦、乌兹别克斯坦、塔吉克斯坦、吉尔吉斯斯坦和土库曼斯坦五国的跨界水污染、山地生态系统的退化、生产和生活废物处理、土地退化和空气污染共5个部分的评估报告。 中亚的水文网络并不统一。不均匀。锡尔河流域的年均河流流量资源约为 38.8 立方公里。 锡尔河流域年均河流流量资源约为 38.8 千立方米约为 38.8 千立方米。同时，平均每年28.0 千立方米（72.2%），而吉尔吉斯斯坦的年均河流流量为 28.0 千立方米（72.2%）。 乌兹别克斯坦--5.59（14.4），哈萨克斯坦--4.08 (10.5），塔吉克斯坦为每年 1.1 千立方米（0.3%）。 阿姆河流域年均径流资源量阿姆河流域的年均径流量超过 78 千立方（0.3%）。 每年 78 千立方米 其中 62.9 km3 (超过 80%）形成于塔吉克斯坦境内其中 62.9 千立方米（超过 80%）在塔吉克斯坦境内形成，乌兹别克斯坦占 4.7 千立方米。乌兹别克斯坦占 4.7 km3(6%). 几乎所有的河流资源都来自舒河（楚河）、塔拉斯河和阿萨河，共计 4.1 立方公里（图 3）。在吉尔吉斯斯坦境内形成（3.1 千立方米），共计 4.1 千立方米。在吉尔吉斯斯坦境内（3.1 千立方米)</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2006年联合国环境规划署和土库曼斯坦联合出版。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.4 MiB</w:t>
+        <w:t xml:space="preserve">data size:3.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">电子文本</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态问题</w:t>
+        <w:t xml:space="preserve">Theme:ecological problems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 , 图书馆、情报与文献学 </w:t>
+        <w:t xml:space="preserve">Subject:geography , Library, Information and Documentation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2006</w:t>
+        <w:t xml:space="preserve">Time:2006</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦,   塔吉克斯坦,   乌兹别克斯坦,   土库曼斯坦,   吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan,  Tajikistan,  Uzbekistan,  Turkmenistan,  Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -871,69 +742,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -960,69 +813,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1043,69 +878,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1131,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1218,700 +1017,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">余瑶   </w:t>
+        <w:t xml:space="preserve">author:yu yao  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:wu hao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 中亚突出生态问题评估报告. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00291.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Assessment Report on Outstanding Ecological Issues in Central Asia. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00291.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>