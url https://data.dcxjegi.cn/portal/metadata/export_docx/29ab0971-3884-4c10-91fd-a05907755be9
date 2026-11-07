--- v0 (2026-09-18)
+++ v1 (2026-11-07)
@@ -2,785 +2,1134 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">天山地震构造带</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01741</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Tianshan seismotectonic belt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.01741</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.01741</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01741</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LiteratureBook</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The monograph reveals the general laws of seismic activity. The characteristics, development history, structural structure and the most important active faults of the crustal structure were investigated. The spatial distribution of strong earthquakes and destructive earthquakes, the tectonic conditions under which they occur and the distribution of intensity in the region are described. The empirical results of dividing seismic active zones by comprehensive seismotectonic methods are described in detail, which are used as the basis for compiling detailed seismic zoning maps. We also paid attention to the issue of long-term earthquake prediction. This book has reference value for geophysicists, geologists in the direction of earthquake tectonics, seismologists and earthquake-resistant building experts. </w:t>
+        <w:t xml:space="preserve">专著揭示了地震活动表现的一般规律。考察了地壳构造特征、发展史、构造结构及最重要的活动断裂。描述了强震和破坏性地震的空间分布、其发生的构造条件及烈度在区域内的分布。详细阐述了综合地震构造方法划分地震活动带的经验结果，以此作为编制详细地震区划图的基础。还关注了地震长期预报问题。 本书对地球物理学家、地震构造方向的地质学家、地震学家和抗震建筑专家具有参考价值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author (Editorial Board): R.Н. IbrajimovН.Ибрагимов） Published by: 丨 зда тельс тво « Φ ан» Уз С СР Published: Tashkent Publication year: 1978 Pages: 143 pages Language: Russian Collection barcode: XJLAS RU 70025811 Classification No.: У п б 551.243+550.34</w:t>
+        <w:t xml:space="preserve">作者（编委会）：Р. Н.伊布拉吉莫夫（Р. Н. Ибрагимов） 出版社：Издательство «Фан» УзССР 出版地：塔什干 出版年：1978年 页数：143页 语种：俄文 馆藏条形码：XJLAS RU 70025811 分类号：УДК 551.243+550.34</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of the "Tianshan Seismotectonic Belt" without modification or deletion.</w:t>
+        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《天山地震构造带》的数据信息，未改动删减。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The collected "Tianshan Seismotectonic Belt" was processed electronically. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the data information of the "Tianshan Seismotectonic Belt" was not changed and deleted. The data quality is reliable. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">对收集到的《天山地震构造带》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《天山地震构造带》的数据信息，数据质量可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2025/11/10-2025/11/10</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/11/10-2025/11/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:11.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:PDF format</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDF格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> no </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Crustal structure, Of Geophysics, Geology, Earthquake, Tianshan</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 地壳构造,  地球物理学,  地质学,  地震, 天山</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1978</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1978</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Soviet Union </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏联 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -814,51 +1163,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -885,51 +1252,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -950,51 +1335,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1020,51 +1423,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1089,464 +1510,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文献信息中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:PT2406</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentation Information Center. . Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01741.</w:t>
+        <w:t xml:space="preserve">文献信息中心. 天山地震构造带. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01741.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>