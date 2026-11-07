--- v0 (2026-09-18)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中央黑土区水量平衡动态</w:t>
+        <w:t xml:space="preserve">Water balance dynamics in the central black soil area</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">根据目录，本书是一部关于中央黑土区水量平衡及其影响因素的专题著作。全书系统分析了自然因素（地质构造、地形、气候、土壤、植被）和经济活动对水量平衡形成的作用，并结合实验研究成果，探讨了不同土地利用方式（包括原始状态、过去自发改造、社会主义农业措施下的部分改造）对水量平衡的影响。书中还依据长期观测和实验资料，提出了未来主动改造条件下的水量平衡方案，并对区域水资源的前景规划进行了展望。全书兼顾自然与人为因素，为区域水资源管理与农业规划提供了科学依据。</w:t>
+        <w:t xml:space="preserve">According to the catalog, this book is a special book on the water balance and its influencing factors in the central black soil area. The book systematically analyzes the role of natural factors (geological structure, topography, climate, soil, vegetation) and economic activities on the formation of water balance, and combines experimental research results to discuss the impact of different land use methods (including original state, past spontaneous transformation, and partial transformation under socialist agricultural measures) on water balance. Based on long-term observation and experimental data, the book also proposes a water balance plan under future active transformation conditions, and looks forward to the future planning of regional water resources. The book takes into account natural and human factors and provides a scientific basis for regional water resources management and agricultural planning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：А. М.格林（А. М. Грин） 出版社：Издательство «Наука» 出版地：莫斯科 出版年：1965年 页数：145页 语种：俄文 馆藏条形码：XJLAS RU 70026027 分类号：УДК 551.480(471.32)</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): А.М. Green (А.М.Грин） Published by: 丨 зда тельство « 丨 аука» Published: Moscow Publication year: 1965 Pages: 145 pages Language: Russian Collection barcode: XJLAS RU 70026027 Classification No.: У п б 551.480(471.32)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《中央黑土区水量平衡动态》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Water Balance Dynamics in the Central Black Soil Area" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《中央黑土区水量平衡动态》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《中央黑土区水量平衡动态》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Water Balance Dynamics in the Central Black Soil Area" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the "Water Balance Dynamics in the Central Black Soil Area" was not changed and deleted. Data information, data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/11/13-2025/11/13</w:t>
+        <w:t xml:space="preserve">collect time:2025/11/13-2025/11/13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.1 MiB</w:t>
+        <w:t xml:space="preserve">data size:9.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 土壤,  地形,  植被,  气候,  水文, 地质构造</w:t>
+        <w:t xml:space="preserve">Theme:Soil, Terrain, Vegetation, Climate, Hydrological, Geological structure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1965</w:t>
+        <w:t xml:space="preserve">Time:1965</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 中央黑土区水量平衡动态. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01768.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Water balance dynamics in the central black soil area. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01768.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>