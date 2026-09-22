--- v0 (2026-08-08)
+++ v1 (2026-09-22)
@@ -2,635 +2,917 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Human Activity Intensity (HAI) in Urumqi Main City</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">乌鲁木齐主城区人类活动强度(HAI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Human Activity Intensity (HAI) in Urumqi Main City</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrography</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data includes human activity intensity index data of 6 indicators in 7360 grid points in the Main City of Urumqi City. These 6 indicators are NLI is night light index, LDI is land development intensity, EAI is economic activity intensity, PDR rest time population density, PDW working time population density, HAI is human activity intensity, and fields X and Y in the table are grid center point coordinates. </w:t>
+        <w:t xml:space="preserve">本数据包含了乌鲁木齐市主城区7360个格点的6个指标的人类活动强度指数数据，这6个指标分别是NLI为夜间灯光指数，LDI为土地开发强度，EAI为经济活动强度，PDR休息时间人口密度，PDW工作时间人口密度，HAI为人类活动强度，表中字段X、Y为格网中心点坐标。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The formula for calculating HAI is HAI=0.3NLI +0.2 LDI +0.2 EAI +0.15 PDR+0.15*PDW, where NLI is night light index, LDI is land development intensity, EAI is economic activity intensity, PDR rest time population density, PDW working time population density.</w:t>
+        <w:t xml:space="preserve">HAI计算公式为HAI=0.3NLI +0.2LDI +0.2EAI +0.15PDR+0.15*PDW，其中NLI为夜间灯光指数，LDI为土地开发强度，EAI为经济活动强度，PDR休息时间人口密度，PDW工作时间人口密度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:1.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:XLS format</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">500米</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:None, None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 人类活动强度, 主城区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">乌鲁木齐市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -664,51 +946,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -735,51 +1035,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -800,51 +1118,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -870,51 +1206,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -939,468 +1293,770 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:zhang shu bao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张树宝 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:zhang shu bao  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张树宝   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雷军</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">zhang shu bao. Human Activity Intensity (HAI) in Urumqi Main City. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">张树宝. 乌鲁木齐主城区人类活动强度(HAI). 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Article citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang Shubao, Lei Jun, Zhang Xiaolei, Fan Liqin, Duan Zuliang. Urban human settlement quality refined assessment and its spatial relationship with human activity intensity in arid area: A case study of Urumqi, China[J]. Habitat International, 2025, 161:103422. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>