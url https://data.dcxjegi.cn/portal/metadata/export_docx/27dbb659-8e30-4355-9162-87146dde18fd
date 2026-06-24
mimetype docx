--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -857,51 +857,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冰川储量,  雪线高度,  冰川径流量,  冰川径流模数</w:t>
+        <w:t xml:space="preserve"> 冰川径流模数,  冰川径流量, 冰川储量,  雪线高度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>