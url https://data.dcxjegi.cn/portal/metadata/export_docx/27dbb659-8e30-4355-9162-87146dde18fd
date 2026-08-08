--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2007年吉尔吉斯斯坦主要河流冰川统计数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰雪资源</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacial tundra</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据记录了吉尔吉斯斯坦各山区冰川数量、面积；楚-塔拉斯-阿瑟等12各河流湖泊的冰川数量、面积、冰川储量、冰川末端高度、雪线高度、上点的数据；胜利峰区、科克沙尔套上、外阿赖山、阿克希拉克山、泰尔斯山、奎柳山、昆格阿拉套山的重大冰川名称、形态类型、冰川源河流名称、长度、面积、末端高度数据；阿姆河、锡尔河、楚-塔拉斯-阿瑟、塔里木河、伊塞克湖河流流域的冰川面积、冰川程度和流域面积；楚-塔拉斯-阿瑟等8个流域区域的集水面积、冰川面积、冰川程度、集水面积上形成的径流量、冰川径流量（年）、冰川径流模数；各流域内15条河流的集水面积、流域平均高程、冰川面积、冰川程度、不同河流补给方式的补给率；楚河和伊塞克湖流域、锡尔河流域12条河流的冰面融化时期径流量、和雨水补给等4种方式下的补给量百分比。共分为7个数据表。数据以.xlsx格式存储。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来自《吉国地图册第一卷自然条件和资源》莫斯科1987年出版和《吉国水资源现状》2007出版，由吉尔吉斯斯坦国立水文研究所提供。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">经过数字化扫描，OCR识别、人工核对整理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据内容未做改动。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">104.5 KiB</w:t>
+        <w:t xml:space="preserve">data size:104.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 冰川径流模数,  冰川径流量, 冰川储量,  雪线高度</w:t>
+        <w:t xml:space="preserve">Theme:glacier runoff modulus, Glacier runoff, Glacier reserves, snow line height</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2007</w:t>
+        <w:t xml:space="preserve">Time:2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈曦 </w:t>
+        <w:t xml:space="preserve">contributors:chen xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈曦. 2007年吉尔吉斯斯坦主要河流冰川统计数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00606.</w:t>
+        <w:t xml:space="preserve">chen xi. Statistical data of glaciers in major rivers in Kyrgyzstan in 2007. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00606.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>