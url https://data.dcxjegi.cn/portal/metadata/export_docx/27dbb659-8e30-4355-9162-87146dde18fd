--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2007年吉尔吉斯斯坦主要河流冰川统计数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,618 +127,922 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Glacial tundra</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰雪资源</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据记录了吉尔吉斯斯坦各山区冰川数量、面积；楚-塔拉斯-阿瑟等12各河流湖泊的冰川数量、面积、冰川储量、冰川末端高度、雪线高度、上点的数据；胜利峰区、科克沙尔套上、外阿赖山、阿克希拉克山、泰尔斯山、奎柳山、昆格阿拉套山的重大冰川名称、形态类型、冰川源河流名称、长度、面积、末端高度数据；阿姆河、锡尔河、楚-塔拉斯-阿瑟、塔里木河、伊塞克湖河流流域的冰川面积、冰川程度和流域面积；楚-塔拉斯-阿瑟等8个流域区域的集水面积、冰川面积、冰川程度、集水面积上形成的径流量、冰川径流量（年）、冰川径流模数；各流域内15条河流的集水面积、流域平均高程、冰川面积、冰川程度、不同河流补给方式的补给率；楚河和伊塞克湖流域、锡尔河流域12条河流的冰面融化时期径流量、和雨水补给等4种方式下的补给量百分比。共分为7个数据表。数据以.xlsx格式存储。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据来自《吉国地图册第一卷自然条件和资源》莫斯科1987年出版和《吉国水资源现状》2007出版，由吉尔吉斯斯坦国立水文研究所提供。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">经过数字化扫描，OCR识别、人工核对整理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">数据内容未做改动。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:104.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">104.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xlsx格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:glacier runoff modulus, Glacier runoff, Glacier reserves, snow line height</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 冰川径流模数,  冰川径流量, 冰川储量,  雪线高度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2007</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kyrgyzstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吉尔吉斯斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -772,51 +1076,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -843,51 +1165,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -908,51 +1248,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -978,51 +1336,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1047,464 +1423,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:chen xi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈曦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">chen xi. Statistical data of glaciers in major rivers in Kyrgyzstan in 2007. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00606.</w:t>
+        <w:t xml:space="preserve">陈曦. 2007年吉尔吉斯斯坦主要河流冰川统计数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00606.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>