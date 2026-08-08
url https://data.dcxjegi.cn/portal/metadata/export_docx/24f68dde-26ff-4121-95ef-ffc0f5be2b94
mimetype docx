--- v0 (2026-06-17)
+++ v1 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天山巩乃斯河区域积雪水力导度数据（2024））</w:t>
+        <w:t xml:space="preserve">Hydraulic conductivity data of snow cover in the Gongnaisi River area of Tianshan Mountains (2024))</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,813 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">apply-access</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天山巩乃斯河区域积雪水力导度数据</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">野外采样过程：2024年3月6日至2024年3月17日，由刘洋带领晁宁及其他团队成员在巩乃斯河区域开展雪样的野外采集工作。在研究区共设置5个采样点，其中，采样点所在地雪的平均深度约为50cm。为确保数据代表性及重复性，同一采样点进行了重复取样（3份），并标注编号。样品采集完成后立即存入冷藏箱（0℃以下），并于采样后2小时内送至零下3℃的实验室开展分析工作，确保样品性质未发生显著变化。 样品分析方法：样品分析由刘洋、晁宁和刘东在中科院伊犁站的低温实验室完成，时间为2024年3月6日至2024年3月17日。在零下3℃的低温实验室中使用DIK-3404土壤pF水分特征曲线测定仪(北京渠道科学仪器有限公司) 通过压力薄板法测量不同体积干密度下雪样的体积含水率，从而得到样本的持水曲线(WRC)。DIK-3404土壤pF水分特征曲线测定仪的工作原理为：用空气压缩机向一个密封的样品室中充气加压，样本置于其中，下垫特制陶瓷板，陶瓷板起到透水不透气的作用，将加压后样本渗出的水分转移到密封容器外面，根据不同物质的样本，在加压时选择静置合适的时间，当样品中的水分保持恒定后，取出样品，称重，以此类推，测定样品的体积含水量。 本研究具体实验步骤为：第一步是对样品室进行处理，在底部加入2cm稀释后的防冻液(70%防冻液+30%水)，以防被测雪样变干；然后安装上饱和的陶瓷板并使用硅胶管连接下方的溶液出口与陶瓷板上的管连接端口；之后需要堵住上方的溶液出口，防止样品室漏气(下图)。第二步是对雪样进行处理，首先使用环刀从放置五种不同体积干密度雪样的保温箱中取样；然后在每个雪样中加入稀释后的防冻液(70%防冻液+30%水)，30min后直至样本达到饱和；接着把样本放在陶瓷板上并封闭样品室。第三步是使用空气压缩机依次施加自然状态下的压力(无施压)、40cmH2O、50cmH2O、60cmH2O、80cmH2O、100cmH2O、130cmH2O、160cmH2O、200cmH2O、250cmH2O、320cmH2O、400cmH2O、500cmH2O、630cmH2O、800cmH2O、1000cmH2O，每间隔30min测量雪样(环刀+雪+防冻液)在不同压力下的总重量，计算雪样的体积含水率，最后利用模型模拟不同体积干密度雪样的持水曲线。 样品单位：g。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2024/03/06-2024/03/17</w:t>
+        <w:t xml:space="preserve">collect time:2024/03/06-2024/03/17</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">巩乃斯河区域 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">273.8 KiB</w:t>
+        <w:t xml:space="preserve">data size:273.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xlsx文件</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天山,  积雪特性,  观测数据</w:t>
+        <w:t xml:space="preserve">Theme:None, None, None</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 , 水文学 </w:t>
+        <w:t xml:space="preserve">Subject:geography , hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆天山巩乃斯河 </w:t>
+        <w:t xml:space="preserve">Place:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -967,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1056,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1139,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1227,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1314,770 +1059,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">晁宁 </w:t>
+        <w:t xml:space="preserve">contributors:chao ning </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">晁宁   </w:t>
+        <w:t xml:space="preserve">author:chao ning  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu yang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">晁宁. 天山巩乃斯河区域积雪水力导度数据（2024））. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01437.</w:t>
+        <w:t xml:space="preserve">chao ning. Hydraulic conductivity data of snow cover in the Gongnaisi River area of Tianshan Mountains (2024)). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01437.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chao Ning, Li Lanhai, Liu Yang, Liu Dong. Characterizations of the water retention curve of the dry-cold snowpack[J]. Journal of Mountain Science, 2025-15, 22, (4): 1326-1342. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1007/s11629-024-9222-7.</w:t>
       </w:r>
     </w:p>