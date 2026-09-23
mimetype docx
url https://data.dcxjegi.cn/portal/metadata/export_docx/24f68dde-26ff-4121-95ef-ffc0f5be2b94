--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -2,755 +2,977 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hydraulic conductivity data of snow cover in the Gongnaisi River area of Tianshan Mountains (2024))</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">天山巩乃斯河区域积雪水力导度数据（2024））</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01437</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Hydraulic conductivity data of snow cover in the Gongnaisi River area of Tianshan Mountains (2024))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">33110.11.ariddc.01437</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12389/ariddc.01437</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01437</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrography</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">天山巩乃斯河区域积雪水力导度数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">野外采样过程：2024年3月6日至2024年3月17日，由刘洋带领晁宁及其他团队成员在巩乃斯河区域开展雪样的野外采集工作。在研究区共设置5个采样点，其中，采样点所在地雪的平均深度约为50cm。为确保数据代表性及重复性，同一采样点进行了重复取样（3份），并标注编号。样品采集完成后立即存入冷藏箱（0℃以下），并于采样后2小时内送至零下3℃的实验室开展分析工作，确保样品性质未发生显著变化。 样品分析方法：样品分析由刘洋、晁宁和刘东在中科院伊犁站的低温实验室完成，时间为2024年3月6日至2024年3月17日。在零下3℃的低温实验室中使用DIK-3404土壤pF水分特征曲线测定仪(北京渠道科学仪器有限公司) 通过压力薄板法测量不同体积干密度下雪样的体积含水率，从而得到样本的持水曲线(WRC)。DIK-3404土壤pF水分特征曲线测定仪的工作原理为：用空气压缩机向一个密封的样品室中充气加压，样本置于其中，下垫特制陶瓷板，陶瓷板起到透水不透气的作用，将加压后样本渗出的水分转移到密封容器外面，根据不同物质的样本，在加压时选择静置合适的时间，当样品中的水分保持恒定后，取出样品，称重，以此类推，测定样品的体积含水量。 本研究具体实验步骤为：第一步是对样品室进行处理，在底部加入2cm稀释后的防冻液(70%防冻液+30%水)，以防被测雪样变干；然后安装上饱和的陶瓷板并使用硅胶管连接下方的溶液出口与陶瓷板上的管连接端口；之后需要堵住上方的溶液出口，防止样品室漏气(下图)。第二步是对雪样进行处理，首先使用环刀从放置五种不同体积干密度雪样的保温箱中取样；然后在每个雪样中加入稀释后的防冻液(70%防冻液+30%水)，30min后直至样本达到饱和；接着把样本放在陶瓷板上并封闭样品室。第三步是使用空气压缩机依次施加自然状态下的压力(无施压)、40cmH2O、50cmH2O、60cmH2O、80cmH2O、100cmH2O、130cmH2O、160cmH2O、200cmH2O、250cmH2O、320cmH2O、400cmH2O、500cmH2O、630cmH2O、800cmH2O、1000cmH2O，每间隔30min测量雪样(环刀+雪+防冻液)在不同压力下的总重量，计算雪样的体积含水率，最后利用模型模拟不同体积干密度雪样的持水曲线。 样品单位：g。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2024/03/06-2024/03/17</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/03/06-2024/03/17</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">巩乃斯河区域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:273.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">273.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx文件</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:None, None, None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 积雪特性,  观测数据, 天山</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography , hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 , 水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆天山巩乃斯河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -784,51 +1006,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -855,51 +1095,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -920,51 +1178,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -990,51 +1266,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1059,468 +1353,770 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:chao ning </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晁宁 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:chao ning  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晁宁   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:liu yang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘洋</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">chao ning. Hydraulic conductivity data of snow cover in the Gongnaisi River area of Tianshan Mountains (2024)). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01437.</w:t>
+        <w:t xml:space="preserve">晁宁. 天山巩乃斯河区域积雪水力导度数据（2024））. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01437.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Article citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chao Ning, Li Lanhai, Liu Yang, Liu Dong. Characterizations of the water retention curve of the dry-cold snowpack[J]. Journal of Mountain Science, 2025-15, 22, (4): 1326-1342. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1007/s11629-024-9222-7.</w:t>
       </w:r>
     </w:p>