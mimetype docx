--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -857,51 +857,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">径流量,  灌溉面积,  引水量,  蓄水量</w:t>
+        <w:t xml:space="preserve"> 蓄水量, 径流量,  灌溉面积,  引水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -968,51 +968,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">阿姆河,   锡尔河,   咸海,   楚河,   塔拉斯河,   卡尔卡拉河 </w:t>
+        <w:t xml:space="preserve">阿姆河,   咸海,   塔拉斯河,   卡尔卡拉河,   楚河,   锡尔河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>