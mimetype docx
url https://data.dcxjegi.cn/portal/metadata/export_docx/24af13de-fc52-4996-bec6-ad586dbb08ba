--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">阿姆河、锡尔河、咸海等河流跨流域水资源及利用数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水资源</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Water resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含阿姆河、锡尔河、咸海流域、楚、塔拉斯、卡尔卡拉河河川多年平均天然径流量；1970、1980、2000年楚河流域、塔拉斯河流域各国的引水量和灌溉面积； 阿姆河流域、锡尔河流域各国的1980年实际和1995年远景灌溉面积、引水限额；楚河流域各共和国在生长期4-9月份河生长期外9-3月份，以及全年的分水情况咸海流域覆盖的每个国家的总面积、适合于加工的面积、适合于灌溉的面积、实际灌溉面积河开发程度；中亚五国和咸海流域的全经济部门人均需水量、公用给水人均量、每公顷灌溉需水量，以及人均灌溉比率。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来自专著《Водные ресурсы Кыргызстана на современном этапе》（吉国水资源现状） 2007出版，由吉尔吉斯斯坦国立水文研究所提供。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">经过数字化扫描，OCR识别、人工核对整理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">数据内容未做改动。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">138.5 KiB</w:t>
+        <w:t xml:space="preserve">data size:138.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 蓄水量, 径流量,  灌溉面积,  引水量</w:t>
+        <w:t xml:space="preserve">Theme:water storage capacity, runoff, irrigation area, water diversion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1970 1980 2000</w:t>
+        <w:t xml:space="preserve">Time:1970 1980 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">阿姆河,   咸海,   塔拉斯河,   卡尔卡拉河,   楚河,   锡尔河 </w:t>
+        <w:t xml:space="preserve">Place:Amu Darya,  Aral Sea,  talas rivers,  Karkara River,  chuhe,  Syr Darya </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁 </w:t>
+        <w:t xml:space="preserve">contributors:liu tie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘铁   </w:t>
+        <w:t xml:space="preserve">author:liu tie  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:liu tie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘铁. 阿姆河、锡尔河、咸海等河流跨流域水资源及利用数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00436.</w:t>
+        <w:t xml:space="preserve">liu tie. Cross-basin water resources and utilization data of rivers such as Amu Darya, Syr Darya, and Aral Sea. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00436.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>