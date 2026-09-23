--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">阿姆河、锡尔河、咸海等河流跨流域水资源及利用数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,618 +127,922 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Apply to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Water resources</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水资源</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集包含阿姆河、锡尔河、咸海流域、楚、塔拉斯、卡尔卡拉河河川多年平均天然径流量；1970、1980、2000年楚河流域、塔拉斯河流域各国的引水量和灌溉面积； 阿姆河流域、锡尔河流域各国的1980年实际和1995年远景灌溉面积、引水限额；楚河流域各共和国在生长期4-9月份河生长期外9-3月份，以及全年的分水情况咸海流域覆盖的每个国家的总面积、适合于加工的面积、适合于灌溉的面积、实际灌溉面积河开发程度；中亚五国和咸海流域的全经济部门人均需水量、公用给水人均量、每公顷灌溉需水量，以及人均灌溉比率。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据来自专著《Водные ресурсы Кыргызстана на современном этапе》（吉国水资源现状） 2007出版，由吉尔吉斯斯坦国立水文研究所提供。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">经过数字化扫描，OCR识别、人工核对整理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">数据内容未做改动。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:138.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">138.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xlsx格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:water storage capacity, runoff, irrigation area, water diversion</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 蓄水量, 径流量,  灌溉面积,  引水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1970 1980 2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1970 1980 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Amu Darya,  Aral Sea,  talas rivers,  Karkara River,  chuhe,  Syr Darya </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿姆河,   咸海,   塔拉斯河,   卡尔卡拉河,   楚河,   锡尔河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -772,51 +1076,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -843,51 +1165,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -908,51 +1248,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -978,51 +1336,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1047,464 +1423,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:liu tie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘铁 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:liu tie  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘铁   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:liu tie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘铁</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA20000000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">liu tie. Cross-basin water resources and utilization data of rivers such as Amu Darya, Syr Darya, and Aral Sea. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00436.</w:t>
+        <w:t xml:space="preserve">刘铁. 阿姆河、锡尔河、咸海等河流跨流域水资源及利用数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00436.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>