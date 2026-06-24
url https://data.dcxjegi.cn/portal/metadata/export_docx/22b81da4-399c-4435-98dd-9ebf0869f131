--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -553,51 +553,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">地形地貌,  地质构造,  水系,  土壤,  植被,  荒漠化,  盐碱化,  冰川,  泥石流,  气候变化,  空气污染,  城市化,  生物多样性</w:t>
+        <w:t xml:space="preserve"> 冰川,  生物多样性,  城市化, 地形地貌,  荒漠化,  气候变化,  盐碱化,  泥石流,  地质构造,  土壤,  水系,  植被,  空气污染</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>