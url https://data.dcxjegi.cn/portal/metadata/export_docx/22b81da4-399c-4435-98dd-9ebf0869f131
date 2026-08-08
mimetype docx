--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,743 +2,635 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乌兹别克斯坦生态图集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态环境</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本专题图集系统反映了截至2007年前后（以1930s–2006年为主要时间跨度）乌兹别克斯坦的自然生态环境与资源状况，涵盖地理、地质、水文、气候、生态、灾害及人文等多个主题。图集基于多源空间数据与长期观测记录，整合了联合国教科文组织（UNESCO）框架下的研究成果，全面呈现了该国的地形地貌、地质构造、水系与地下水动态、土壤与植被分布、荒漠化与盐碱化过程、冰川变化、地震与泥石流风险、气候变化特征（降水与气温）、空气污染与城市化影响，以及生物多样性保护格局（重要鸟类栖息地、自然保护区与生态系统区划）等内容，构成了一套多尺度、多主题、时空结合的国家生态环境综合图谱。详细介绍请参考“数据内容描述”文档。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">49.9 MiB</w:t>
+        <w:t xml:space="preserve">data size:49.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.jpg</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 冰川,  生物多样性,  城市化, 地形地貌,  荒漠化,  气候变化,  盐碱化,  泥石流,  地质构造,  土壤,  水系,  植被,  空气污染</w:t>
+        <w:t xml:space="preserve">Theme:glaciers, Biological Diversity, urbanization, topography, desertification, climate change, salinization, mudslides, geological structure, soil, water system, vegetation, air pollution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1930-2007</w:t>
+        <w:t xml:space="preserve">Time:1930-2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乌兹别克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Uzbekistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -772,69 +664,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -861,69 +735,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -944,69 +800,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1032,69 +870,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1119,775 +939,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王伟胜 </w:t>
+        <w:t xml:space="preserve">contributors:wang wei sheng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王伟胜. 乌兹别克斯坦生态图集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">wang wei sheng. Ecological Atlas of Uzbekistan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>