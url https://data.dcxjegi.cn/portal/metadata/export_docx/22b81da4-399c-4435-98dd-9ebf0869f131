--- v2 (2026-08-08)
+++ v3 (2026-11-07)
@@ -2,635 +2,743 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">乌兹别克斯坦生态图集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态环境</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本专题图集系统反映了截至2007年前后（以1930s–2006年为主要时间跨度）乌兹别克斯坦的自然生态环境与资源状况，涵盖地理、地质、水文、气候、生态、灾害及人文等多个主题。图集基于多源空间数据与长期观测记录，整合了联合国教科文组织（UNESCO）框架下的研究成果，全面呈现了该国的地形地貌、地质构造、水系与地下水动态、土壤与植被分布、荒漠化与盐碱化过程、冰川变化、地震与泥石流风险、气候变化特征（降水与气温）、空气污染与城市化影响，以及生物多样性保护格局（重要鸟类栖息地、自然保护区与生态系统区划）等内容，构成了一套多尺度、多主题、时空结合的国家生态环境综合图谱。详细介绍请参考“数据内容描述”文档。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:49.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">49.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.jpg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:glaciers, Biological Diversity, urbanization, topography, desertification, climate change, salinization, mudslides, geological structure, soil, water system, vegetation, air pollution</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 冰川,  生物多样性,  城市化, 地形地貌,  荒漠化,  气候变化,  盐碱化,  泥石流,  地质构造,  土壤,  水系,  植被,  空气污染</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1930-2007</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1930-2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Uzbekistan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">乌兹别克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -664,51 +772,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -735,51 +861,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -800,51 +944,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -870,51 +1032,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -939,464 +1119,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:wang wei sheng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王伟胜 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2010DFA92720</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:Central Asia</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">wang wei sheng. Ecological Atlas of Uzbekistan. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. </w:t>
+        <w:t xml:space="preserve">王伟胜. 乌兹别克斯坦生态图集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>