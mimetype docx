--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1990-2015年塔吉克斯坦部分河流矿化度和水文数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离线申请</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含塔吉克斯坦Gunt River、Vakhsh river、Varzob River、Kafernigan River、Karatag River、Yakhsu River、Kyzylsu River 7条河流（11个观测点）的水质矿化度数据和其中3条河流Kafernigan River、Panj river和Vakhsh river 的水位和耗水量数据，以及Vakhsh river和Karatag River的气象站的月降水量和月气温数据。矿化度数据包括矿化度、悬浮物、酸碱度、钠含量、钾含量、含氧量、化学需氧量、氮含量、亚硝酸氮、硝酸氮、总氮量和磷含量12个指标，每年采集1-3次水样，分别记录月采样值、年平均值和矿化度、悬浮物最大允许浓度值。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由塔吉克斯坦科学院水问题研究所提供，经中科院先导课题购置，购置的原始数据是doc格式的文件。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">把doc格式的文件转换成xls格式的文件，数据内容未经加工处理，对每个文件进行了重新命名。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">从1990有记录以来水质数据的缺失时间集中发生在1994-1997年，很可能和当时的社会形式变化有关。水文数据包括耗水量、水位指标，记录每月观测值和年平均值，各站都有不同时间上的记录缺失情况，水文数据记录的缺失可能与海拔、气温、季节变化有关，连续出现多年没有记录的情况，有可能是设备故障导致。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1990/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve">collect time:1990/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">652.1 KiB</w:t>
+        <w:t xml:space="preserve">data size:652.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">河流,  水文,  矿化度</w:t>
+        <w:t xml:space="preserve">Theme:rivers, hydrological, salinity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve">Time:1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Tajikistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +814,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +885,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +950,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +1020,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1089,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李耀明 </w:t>
+        <w:t xml:space="preserve">contributors:li yao ming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li yao ming </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">XDA20000000</w:t>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李耀明. 1990-2015年塔吉克斯坦部分河流矿化度和水文数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00277.</w:t>
+        <w:t xml:space="preserve">li yao ming. 1990-2015 Mineralization and Hydrology Data Set of Selected Rivers in Tajikistan in 2001. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00277.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>