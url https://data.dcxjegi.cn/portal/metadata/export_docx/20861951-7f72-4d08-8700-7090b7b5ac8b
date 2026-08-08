--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,921 +2,644 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国-新疆土壤有机碳储量（SOCS）数据（2010-2024）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Datasets description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据来源自中国土壤有机碳储量（SOCS）数据库的第 10 版，是基于全国23,103 个经过严格验证的土壤样本（7,995 个剖面），采用集成性土壤传递函数（PTF）模型构建而成的一个国家区域尺度的数据集。V10 数据集提供标准化的土壤剖面信息、环境协变量及元数据，确保数据的一致性和应用性。数据格式是CSV格式。 新疆区域的数据是基于国家尺度的数据，叠加2024年新疆省级行政界线，按区域提取得到的矢量数据，保留源数据中的属性信息。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据来源自中国土壤有机碳储量（SOCS）数据库的第 10 版，是基于全国23,103 个经过严格验证的土壤样本（7,995 个剖面），采用集成性土壤传递函数（PTF）模型构建而成的一个国家区域尺度的数据集。V10 数据集提供标准化的土壤剖面信息、环境协变量及元数据，确保数据的一致性和应用性。数据格式是CSV格式。 详情请参阅 SOCS_V10_Readme.text 文件 官方数据引用：Chen, Z., Chen, L., Lu, R., Lou, Z., Zhou, F., Jin, Y., Xue, J., Guo, H., Wang, Z., Wang, Y., Liu, F., Song, X., Zhang, G., Su, Y., Ye, S., Shi, Z., &amp; Chen, S. (2025). A national soil organic carbon density dataset (2010-2024) in China using ensemble modelling based pedotransfer functions [Data set]. Zenodo. https://doi.org/10.5281/zenodo.17304024 关联文章引用：Chen, Z., Chen, L., Lu, R. et al. A national soil organic carbon density dataset (2010–2024) in China. Sci Data 12, 1480 (2025). https://doi.org/10.1038/s41597-025-05863-3</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆区域的数据是基于源数据通过区域范围提取得到的矢量数据。源数据的生产方法请参考数据文章 A national soil organic carbon density dataset (2010–2024) in China https://doi.org/10.1038/s41597-025-05863-3</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Data quality description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">提取后的矢量数据保留了源数据中的全部属性信息，未删减修改。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> WGS84 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤有机碳浓度</w:t>
+        <w:t xml:space="preserve">Theme:Soil organic carbon concentration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤学 </w:t>
+        <w:t xml:space="preserve">Subject:soil Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve">Time:2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -950,69 +673,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1039,69 +744,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1122,69 +809,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1210,69 +879,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1297,770 +948,468 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦 </w:t>
+        <w:t xml:space="preserve">contributors:li jin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Citations and annotations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李锦. 中国-新疆土壤有机碳储量（SOCS）数据（2010-2024）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.5281/zenodo.17304024.</w:t>
+        <w:t xml:space="preserve">li jin. Soil Organic Carbon Stocks (SOCS) Data from China to Xinjiang (2010-2024). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.5281/zenodo.17304024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen Zhongxing, Chen Lingkun, Lu Rui, Lou Zihang, Zhou Furong, Jin Yecheng, Xue Jie, Guo Hancheng, Wang Zheng, Wang Yanyu, Liu Feng, Song Xiaodong, Zhang Ganlin, Su Yang, Ye Su, Shi Zhou, Chen Songchao. A national soil organic carbon density dataset (2010–2024) in China[J]. Scientific Data, 2025, 12, (1480): p.2052-4463. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1038/s41597-025-05863-3.</w:t>
       </w:r>
     </w:p>