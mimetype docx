--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -2,644 +2,921 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">中国-新疆土壤有机碳储量（SOCS）数据（2010-2024）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据来源自中国土壤有机碳储量（SOCS）数据库的第 10 版，是基于全国23,103 个经过严格验证的土壤样本（7,995 个剖面），采用集成性土壤传递函数（PTF）模型构建而成的一个国家区域尺度的数据集。V10 数据集提供标准化的土壤剖面信息、环境协变量及元数据，确保数据的一致性和应用性。数据格式是CSV格式。 新疆区域的数据是基于国家尺度的数据，叠加2024年新疆省级行政界线，按区域提取得到的矢量数据，保留源数据中的属性信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本数据来源自中国土壤有机碳储量（SOCS）数据库的第 10 版，是基于全国23,103 个经过严格验证的土壤样本（7,995 个剖面），采用集成性土壤传递函数（PTF）模型构建而成的一个国家区域尺度的数据集。V10 数据集提供标准化的土壤剖面信息、环境协变量及元数据，确保数据的一致性和应用性。数据格式是CSV格式。 详情请参阅 SOCS_V10_Readme.text 文件 官方数据引用：Chen, Z., Chen, L., Lu, R., Lou, Z., Zhou, F., Jin, Y., Xue, J., Guo, H., Wang, Z., Wang, Y., Liu, F., Song, X., Zhang, G., Su, Y., Ye, S., Shi, Z., &amp; Chen, S. (2025). A national soil organic carbon density dataset (2010-2024) in China using ensemble modelling based pedotransfer functions [Data set]. Zenodo. https://doi.org/10.5281/zenodo.17304024 关联文章引用：Chen, Z., Chen, L., Lu, R. et al. A national soil organic carbon density dataset (2010–2024) in China. Sci Data 12, 1480 (2025). https://doi.org/10.1038/s41597-025-05863-3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">新疆区域的数据是基于源数据通过区域范围提取得到的矢量数据。源数据的生产方法请参考数据文章 A national soil organic carbon density dataset (2010–2024) in China https://doi.org/10.1038/s41597-025-05863-3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">提取后的矢量数据保留了源数据中的全部属性信息，未删减修改。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp格式，csv格式</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil organic carbon concentration</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤有机碳浓度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:soil Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -673,51 +950,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -744,51 +1039,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -809,51 +1122,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -879,51 +1210,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -948,468 +1297,770 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li jin. Soil Organic Carbon Stocks (SOCS) Data from China to Xinjiang (2010-2024). Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.5281/zenodo.17304024.</w:t>
+        <w:t xml:space="preserve">李锦. 中国-新疆土壤有机碳储量（SOCS）数据（2010-2024）. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.5281/zenodo.17304024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Article citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen Zhongxing, Chen Lingkun, Lu Rui, Lou Zihang, Zhou Furong, Jin Yecheng, Xue Jie, Guo Hancheng, Wang Zheng, Wang Yanyu, Liu Feng, Song Xiaodong, Zhang Ganlin, Su Yang, Ye Su, Shi Zhou, Chen Songchao. A national soil organic carbon density dataset (2010–2024) in China[J]. Scientific Data, 2025, 12, (1480): p.2052-4463. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1038/s41597-025-05863-3.</w:t>
       </w:r>
     </w:p>