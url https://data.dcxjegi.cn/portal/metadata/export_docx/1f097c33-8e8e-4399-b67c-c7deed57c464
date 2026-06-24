--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -857,51 +857,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">河流,  地表水,  地下水,  水利工程,  水资源管理</w:t>
+        <w:t xml:space="preserve"> 地表水,  水利工程,  水资源管理, 河流,  地下水</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>