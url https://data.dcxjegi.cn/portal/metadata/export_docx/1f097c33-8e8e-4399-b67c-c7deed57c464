--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1936-2010年土库曼斯坦水文与水资源数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,922 +127,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水资源</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Water resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据从水文与河流、地表水资源、地下水资源、水资源利用和水利工程、水资源管理等方面描述了土库曼斯坦的阿姆河等主要河流的水文地理特征、河流水资源量、湖泊、水库储水量和可用量等水文与水资源情况，数据时间范围从1936-2010年。本数据以文本形式呈现。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文字描述来源于： [1] Orlovsky, L. and N. Orlovsky. 2005. Water resources of Turkmenistan: Use and conservation. Israel, The Jacob Blaustein Institute for Desert Research, Ben-Gurion University of the Negev, Sede Boker Campuc: 19 pp.[奥尔洛夫斯基，L.和N.奥尔洛夫斯基。2005.土库曼斯坦水资源：利用和保护。以色列，内盖夫本-古里安大学雅各布·布劳斯坦沙漠研究所，Sede Boker Campuc：19页。] [2] Stanchin, I. and Z. Lerman. 2005. Water in Turkmenistan. The Hebrew University of Jerusalem, the Center for Agriculture Economic Research, the Department of Agricultural Economic and Management: 19 pp.[Stanchin，I.和Z.Lerman。2005.土库曼斯坦的水。耶路撒冷希伯来大学，农业经济研究中心，农业经济和管理系：19页]。 [3] Ovezberdyyeva. 2009. Sustainable Water Management in Turkmenistan: Challenges and Solutions. Ernst-Moritz-Arndt University of Greifswald.[奥韦兹别尔季耶娃。2009.土库曼斯坦的可持续水管理：挑战和解决办法。格赖夫斯瓦尔德恩斯特-莫里茨-阿恩特大学]。 [4] Rajapov, M., A. Yazkuliyav, et al. 2002. National Environmental Action Plan. Ashgabat, Ministry of Nature Protection. [Rajapov，M.，A.Yazkuliyav等人。2002.国家环境行动计划。阿什哈巴德，自然保护部]。 [5] МИНИСТЕРСТВО ОХРАНЫ ПРИРОДЫ ТУРКМЕНИСТАНА. 2009. Cостояние окружающей среды Туркменистана. Ашхабад. [土库曼斯坦自然保护部。2009. 《土库曼斯坦环境状况》阿什哈巴德]</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由中科院新疆生态与地理研究所文献中心俄语专业人员对报告和书籍中的相关文字段落进行摘录翻译整理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">原始数据未经改动。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">316.6 KiB</w:t>
+        <w:t xml:space="preserve">data size:316.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 地表水,  水利工程,  水资源管理, 河流,  地下水</w:t>
+        <w:t xml:space="preserve">Theme:surface water, water conservancy projects, water resources management, rivers, groundwater</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1936-2010</w:t>
+        <w:t xml:space="preserve">Time:1936-2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土库曼斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Turkmenistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1076,69 +772,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1165,69 +843,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1248,69 +908,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1336,69 +978,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1423,775 +1047,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴淼 </w:t>
+        <w:t xml:space="preserve">contributors:wu hao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010DFA92720</w:t>
+        <w:t xml:space="preserve">number:2010DFA92720</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区应对气候变化条件下的生态环境保护与资源管理联合调查与研究</w:t>
+        <w:t xml:space="preserve">name:Central Asia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴淼. 1936-2010年土库曼斯坦水文与水资源数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00592.</w:t>
+        <w:t xml:space="preserve">wu hao. 1936-2010 Hydrology and water resources data of Turkmenistan in. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00592.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>