--- v0 (2026-09-10)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">克里沃罗格盆地铁矿概论</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Introduction to Iron Deposits in the Krivorog Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Introduction to Iron Deposits in the Krivorog Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.01970</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.01970</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.01970</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书是阐述克里沃罗格盆地地质构造与铁矿的多卷本专著的第二部分，是1957年国家地质技术出版社出版的《克里沃罗格盆地前寒武纪地质学》一书的直接延续。 关于克里沃罗格复杂褶皱岩系中矿石的矿物学、结构和形态，岩石的含矿性以及矿层和矿床的分布等问题，已在上述书中详细论述。此外，尤·尤·尤尔卡和叶·弗·希纽科夫的著作（1955, 1958, 1959）已阐述了铁矿的矿物学。在本书中，这些问题仅被简要提及，或在解决铁矿成因的各个方面所需程度上进行探讨。 考虑到前寒武纪铁矿成因问题至关重要，乌克兰苏维埃社会主义共和国科学院地质科学研究所的科研人员集体及克里沃罗格的地质学家们在过去五年间开展了大量工作，研究克里沃罗格盆地的各类铁矿。 为此，全面研究了不同岩性构造条件下、来自不同矿床的40多个矿层。研究了物质成分、结构、近矿蚀变、不同类型矿石的相互关系、矿层和矿石成分随深度的变化等。 所收集的大量实际资料，连同该盆地矿石的其他数据，构成了本书的基础。</w:t>
+        <w:t xml:space="preserve">This book is the second part of a multi-volume monograph on the geological structure and iron ore of the Krivorog Basin. It is a direct continuation of the book "Precambrian Geology of the Krivorog Basin" published by the National Geological and Technical Publishing House in 1957. The mineralogy, structure and shape of the ores in the Krivorog complex folded rock series, the ore-bearing nature of the rocks, and the distribution of mineral layers and deposits have been discussed in detail in the above-mentioned book. In addition, the mineralogy of iron ore has been elaborated in the works of Yu Yurka and Ye F. Shinukov (1955, 1958, 1959). In this book, these issues are mentioned only briefly or discussed to the extent necessary to address various aspects of the origin of iron ore. Considering the crucial importance of the origin of Precambrian iron ore, the scientific researchers at the Institute of Geological Sciences of the Academy of Sciences of the Ukraine Soviet Socialist Republic and geologists in Krivorog have carried out a lot of work in the past five years to study various iron ore deposits in the Krivorog Basin. To this end, more than 40 ore beds from different mineral deposits under different lithologic and structural conditions were comprehensively studied. The material composition, structure, near-ore alteration, the interrelationship of different types of ores, and the changes of ore beds and ore compositions with depth were studied. The large amount of practical data collected, together with other data on the basin's ores, form the basis of this book. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Я. Н. 别列夫采夫, Г. Г. 布拉, Р. П. 杜宾基娜,Ю. М. 叶帕特科, Д. И. 伊先科, Ю. П. 梅利尼克,А. И. 斯特里金（Я. Н. Белевцев, Г. Г. Бура, Р. П. Дубинкина,Ю. М. Епатко, Д. И. Ищенко, Ю. П. Мельник,А. И. Стригин） 出版社：Издательство Академии наук Украинской ССР 出版地：基辅 出版年：1959年 页数：307页 语种：俄文 馆藏条形码：XJLAS RU 70020797</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board):.Н. Berevtsev, 丨.Г. Bula, R.П. Dubingina,.М. Yepateko, п.И. Yishenko,.П. Melnik,А.И. Strykin (.Н.Белевцев, Г.Г.Бура, Р.П.Дубинкина,Ю.М.Епатко, Д.И.Ищенко, Ю.П.Мельник,А.И.Стригин） Published by: А зд а т ельс тво А к а д еми н а у к У к р а и н с к ой С С Р Place of publication: Kiev Publication year: 1959 Pages: 307 pages Language: Russian Collection barcode: XJLAS RU 70020797</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《卡拉库姆沙漠自然概论》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", fully complying with the data information of "Introduction to Nature of the Karakum Desert" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《克里沃罗格盆地铁矿概论》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《克里沃罗格盆地铁矿概论》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Introduction to Iron Mines in the Krivorog Basin" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the "Krivorog Basin Iron Mines" was unchanged and deleted. The data information of the Introduction to Iron Mines in the Krivorog Basin is of reliable quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">163.6 MiB</w:t>
+        <w:t xml:space="preserve">data size:163.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">克里沃罗格铁矿,  矿床成因</w:t>
+        <w:t xml:space="preserve">Theme:Ore Genesis, Krivorog Iron Mine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1959</w:t>
+        <w:t xml:space="preserve">Time:1959</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 克里沃罗格盆地铁矿概论. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01970.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Introduction to Iron Deposits in the Krivorog Basin. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.01970.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>