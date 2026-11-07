--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2,1182 +2,755 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">哈萨克斯坦冰川学研究第五卷</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Glaciology Research in Kazakhstan Volume 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Glaciology Research in Kazakhstan Volume 5</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12389/ariddc.02381</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12389/ariddc.02381</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">33110.11.ariddc.02381</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本文集根据在外伊犁阿拉套山、准噶尔阿拉套山和阿尔泰地区的冰川学研究材料编纂而成，是此前以《国际地球物理年期间的冰川学研究（1961-1964年）》为题出版的各辑之延续。 其中阐述了外伊犁阿拉套山脉积雪覆盖和大气降水、冰川作用区的辐射和热量平衡、冰川冰量、山地冰川的厚度与质量、冰川的冰量消耗及冰川河流径流、路线热力探测等方面的研究成果。多篇论文涉及冰川冰碛、冰碛沉积物的物理力学特性以及与冰川泥石流形成相关的问题。 关于准噶尔阿拉套山脉冰川作用的论文，主要探讨了该山脉东段现代冰川的形态测量学和形态学问题，以及为确定古冰川作用厚度、规模和年代而进行的地震探测试验结果。 有两篇论文专门研究阿尔泰地区的别拉亚别列利冰川：包括其形态学、近几十年的变化以及水文状况。文集所载材料的内容，能使读者更深入地了解哈萨克斯坦高山地区自然地理条件的最重要特征，这些特征在开发和利用高山及毗邻平原时必须加以考虑：例如在设计各类水工建筑物（水电站、防泥石流设施、水库、堤坝等）、工业民用和体育设施时，以及在规划山前地带农业用地的灌溉等方面。 本文集面向冰川学、自然地理学、气候学、水文学、地球物理学、地貌学及其他自然科学领域的科研人员、高校教师和学生，以及与灌溉、水利工程建设和高山地区开发相关的生产工作者。</w:t>
+        <w:t xml:space="preserve">This collection has been compiled on the basis of glaciological research materials obtained in the Trans-Ili Alatau, the Dzungarian Alatau, and the Altai regions. It serves as a continuation of the previously published series entitled Glaciological Studies during the International Geophysical Year (1961-1964). The volume presents research findings on snow cover and atmospheric precipitation in the Trans-Ili Alatau, the radiation and heat balance of glaciated areas, glacier ice reserves, the thickness and mass of mountain glaciers, glacier ice ablation and glacial river runoff, as well as thermal survey investigations along field routes. Several papers address glacier moraines, the physical and mechanical properties of moraine deposits, and issues related to the formation of glacial debris flows. The papers devoted to glaciation in the Dzungarian Alatau focus primarily on the morphometry and morphology of modern glaciers in the eastern part of the range, as well as the results of seismic sounding experiments conducted to determine the thickness, extent, and age of ancient glaciation. Two papers are specifically devoted to the Belaya Berel Glacier in the Altai region, examining its morphology, changes over recent decades, and hydrological conditions. The materials presented in this collection enable readers to gain a deeper understanding of the most important features of the natural geographical environment of the high mountain regions of Kazakhstan. These characteristics must be taken into account when developing and utilizing mountain areas and adjacent plains, including the design of hydraulic engineering structures such as hydroelectric power stations, debris-flow protection facilities, reservoirs, and dams, as well as industrial, civil, and sports facilities, and the planning of irrigation systems for agricultural lands in the foothill zones. This collection is intended for researchers, university teachers, and students in the fields of glaciology, physical geography, climatology, hydrology, geophysics, geomorphology, and other natural sciences, as well as for professionals engaged in irrigation, hydraulic engineering construction, and the development of high mountain regions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：Н. Н. 帕利戈夫（Н. Н. Пальгов） 出版社：Издательство «Наука» 出版地：阿拉木图 出版年：1965年 页数：189页 语种：俄文 馆藏条形码：XJLAS RU 70020638</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Un.Н. PaligovН.Пальгов） Published by: 丨 зда тельство « 丨 аука» Published: Almaty Publication year: 1965 Pages: 189 pages Language: Russian Collection barcode: XJLAS RU 70020638</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，已经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《哈萨克斯坦冰川学研究第五卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center has stored the book electronically and has been recognized by OCR. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Library Collection Resources Digital Processing Specifications", fully complying with the data information of "Kazakhstan Glaciology Research Volume V", without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《哈萨克斯坦冰川学研究第五卷》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《哈萨克斯坦冰川学研究第五卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Volume V of Glaciology Research in Kazakhstan" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources," the data information of "Volume V of Glaciology Research in Kazakhstan" was not changed and deleted, and the data quality was reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/09/30-2025/09/30</w:t>
+        <w:t xml:space="preserve">collect time:2025/09/30-2025/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">97.7 MiB</w:t>
+        <w:t xml:space="preserve">data size:97.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 冰川水资源, 冰川研究</w:t>
+        <w:t xml:space="preserve">Theme:Glacier water resources, Glacier research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 , 水文学其他学科 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrology and other disciplines , physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1965</w:t>
+        <w:t xml:space="preserve">Time:1965</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦苏维埃社会主义共和国 </w:t>
+        <w:t xml:space="preserve">Place:Kazakhstan Soviet Socialist Republic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1211,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1383,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1471,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1558,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 哈萨克斯坦冰川学研究第五卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02381.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Glaciology Research in Kazakhstan Volume 5. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02381.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>