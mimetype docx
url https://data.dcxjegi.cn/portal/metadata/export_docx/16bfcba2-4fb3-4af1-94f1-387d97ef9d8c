--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1960年哈萨克斯坦巴甫洛达尔州土壤数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,856 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据来源于1960年由哈萨克斯坦苏维埃社会主义共和国科学院土壤科学研究所编著的《哈萨克斯坦苏维埃社会主义共和国土壤》系列丛书之第3卷-《巴甫洛达尔州土壤》一书。 全套丛书共16册，是在1954年苏联垦荒运动的指引下，在国家农业部或地方政府部门组织开展各州的土壤野外考察工作的基础上，哈萨克斯坦科学院土壤研究所的专家学者收集整理、综合研究历史资料和野外实地考察资料，撰写而成的，土壤调查目的是为了了解垦荒时期农业用地和未开垦地的情况，选择合适的开垦地进行种植，形成的成果服务于当时哈萨克斯坦各地区（州）的农业生产和农业规划。 《巴甫洛达尔州土壤》专著描绘了巴甫洛达尔州自然条件，说明了土地覆被和土壤分布特点，开展了土地（农业土地和未开垦地）定性和定量分析。撰写资料主要源自1956-1958年的土壤野外考察，著者考察路线多样并覆盖了巴甫洛达尔州所有区，记录了5000多个土壤剖面，不仅研究了土地覆被空间特点，而且还研究了土壤化学、物理化学和物理特性。 大部分的土壤样品化验分析工作由哈萨克斯坦共和国科学院土壤研究所实验室负责完成。 2017年，中科院中亚生态与环境研究中心通过国际合作项目从哈萨克斯坦科学院图书馆获得此书的扫描件，课题组按照国内档案行业标准对PDF扫描文件的分辨率、存储格式、有无压缩等进行扫描质量的审查，然后在扫描文件中挑选出带有“土壤剖面”信息的数据表，对这些数据表所在的页面进行OCR识别，生成xls格式文件，并对识别结果进行质量验收；组织俄语专业人员对书中的前言、章节概要和土壤数据表表头进行翻译和整理，合并中文表头信息和内容数据形成电子表格版的“1960年哈萨克斯坦巴甫洛达尔州土壤数据”，由土壤专业人员对表头信息进行专业词语的修正，数据包含273个剖面采样点。数值，小数位，度量单位未做修改，并经过多次多人核对。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据来源于1960年由哈萨克斯坦苏维埃社会主义共和国科学院土壤科学研究所编著的《哈萨克斯坦苏维埃社会主义共和国的土壤》系列丛书之第3卷-《巴甫洛达尔州土壤》一书，该套丛书主要是为了服务当时的农业生产，全套共16期。2017年，中科院中亚生态与环境研究中心通过国际合作项目从哈萨克斯坦科学院图书馆获得此书的扫描件。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中科院中亚生态与环境研究中心组织俄语专业人员和团队人员对丛书进行翻译和整理，形成电子表格版的“1960年哈萨克斯坦巴甫洛达尔州土壤数据”。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">翻译整理的过程中难免有用词不贴切之处，但是数值，小数位，度量单位都是按照扫描件中呈现的情况据实转录，未做修改，并经过多次多人核对。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1960/01/01-1960/12/31</w:t>
+        <w:t xml:space="preserve">collect time:1960/01/01-1960/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦巴甫洛达尔州 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">423.0 KiB</w:t>
+        <w:t xml:space="preserve">data size:423.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">电子表格</w:t>
+        <w:t xml:space="preserve">data format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">野外调查,  化学元素</w:t>
+        <w:t xml:space="preserve">Theme:field investigation, chemical elements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤学 </w:t>
+        <w:t xml:space="preserve">Subject:soil Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960</w:t>
+        <w:t xml:space="preserve">Time:1960</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦巴甫洛达尔州 </w:t>
+        <w:t xml:space="preserve">Place:Pavlodar Oblast, Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1010,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1099,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1182,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1270,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1357,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">罗格平,  王伟胜,  方晖 </w:t>
+        <w:t xml:space="preserve">contributors:luo ge ping,  wang wei sheng,  fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦   </w:t>
+        <w:t xml:space="preserve">author:li jin  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:li jin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">所级项目</w:t>
+        <w:t xml:space="preserve">number:所级项目</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">哈萨克斯坦农田土壤盐渍化监测关键技术研发</w:t>
+        <w:t xml:space="preserve">name:哈萨克斯坦农田土壤盐渍化监测关键技术研发</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">罗格平,王伟胜,方晖. 1960年哈萨克斯坦巴甫洛达尔州土壤数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00233.</w:t>
+        <w:t xml:space="preserve">luo ge ping, wang wei sheng, fang hui. Soil data of Pavlodar Oblast, Kazakhstan, 1960. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00233.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>