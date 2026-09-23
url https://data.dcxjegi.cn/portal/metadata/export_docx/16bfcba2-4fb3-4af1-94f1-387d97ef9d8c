--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">1960年哈萨克斯坦巴甫洛达尔州土壤数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,630 +127,856 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据来源于1960年由哈萨克斯坦苏维埃社会主义共和国科学院土壤科学研究所编著的《哈萨克斯坦苏维埃社会主义共和国土壤》系列丛书之第3卷-《巴甫洛达尔州土壤》一书。 全套丛书共16册，是在1954年苏联垦荒运动的指引下，在国家农业部或地方政府部门组织开展各州的土壤野外考察工作的基础上，哈萨克斯坦科学院土壤研究所的专家学者收集整理、综合研究历史资料和野外实地考察资料，撰写而成的，土壤调查目的是为了了解垦荒时期农业用地和未开垦地的情况，选择合适的开垦地进行种植，形成的成果服务于当时哈萨克斯坦各地区（州）的农业生产和农业规划。 《巴甫洛达尔州土壤》专著描绘了巴甫洛达尔州自然条件，说明了土地覆被和土壤分布特点，开展了土地（农业土地和未开垦地）定性和定量分析。撰写资料主要源自1956-1958年的土壤野外考察，著者考察路线多样并覆盖了巴甫洛达尔州所有区，记录了5000多个土壤剖面，不仅研究了土地覆被空间特点，而且还研究了土壤化学、物理化学和物理特性。 大部分的土壤样品化验分析工作由哈萨克斯坦共和国科学院土壤研究所实验室负责完成。 2017年，中科院中亚生态与环境研究中心通过国际合作项目从哈萨克斯坦科学院图书馆获得此书的扫描件，课题组按照国内档案行业标准对PDF扫描文件的分辨率、存储格式、有无压缩等进行扫描质量的审查，然后在扫描文件中挑选出带有“土壤剖面”信息的数据表，对这些数据表所在的页面进行OCR识别，生成xls格式文件，并对识别结果进行质量验收；组织俄语专业人员对书中的前言、章节概要和土壤数据表表头进行翻译和整理，合并中文表头信息和内容数据形成电子表格版的“1960年哈萨克斯坦巴甫洛达尔州土壤数据”，由土壤专业人员对表头信息进行专业词语的修正，数据包含273个剖面采样点。数值，小数位，度量单位未做修改，并经过多次多人核对。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本数据来源于1960年由哈萨克斯坦苏维埃社会主义共和国科学院土壤科学研究所编著的《哈萨克斯坦苏维埃社会主义共和国的土壤》系列丛书之第3卷-《巴甫洛达尔州土壤》一书，该套丛书主要是为了服务当时的农业生产，全套共16期。2017年，中科院中亚生态与环境研究中心通过国际合作项目从哈萨克斯坦科学院图书馆获得此书的扫描件。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">中科院中亚生态与环境研究中心组织俄语专业人员和团队人员对丛书进行翻译和整理，形成电子表格版的“1960年哈萨克斯坦巴甫洛达尔州土壤数据”。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">翻译整理的过程中难免有用词不贴切之处，但是数值，小数位，度量单位都是按照扫描件中呈现的情况据实转录，未做修改，并经过多次多人核对。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:1960/01/01-1960/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1960/01/01-1960/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦巴甫洛达尔州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:423.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">423.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">电子表格</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:field investigation, chemical elements</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">野外调查,  化学元素</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:soil Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1960</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1960</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Pavlodar Oblast, Kazakhstan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦巴甫洛达尔州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -784,51 +1010,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -855,51 +1099,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -920,51 +1182,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -990,51 +1270,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1059,464 +1357,775 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:luo ge ping,  wang wei sheng,  fang hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">罗格平,  王伟胜,  方晖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:li jin  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:所级项目</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">所级项目</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:哈萨克斯坦农田土壤盐渍化监测关键技术研发</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">哈萨克斯坦农田土壤盐渍化监测关键技术研发</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">luo ge ping, wang wei sheng, fang hui. Soil data of Pavlodar Oblast, Kazakhstan, 1960. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00233.</w:t>
+        <w:t xml:space="preserve">罗格平,王伟胜,方晖. 1960年哈萨克斯坦巴甫洛达尔州土壤数据. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://cstr.cn/CSTR:33110.11.ariddc.00233.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>