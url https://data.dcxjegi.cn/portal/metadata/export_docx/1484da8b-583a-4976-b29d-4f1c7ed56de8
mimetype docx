--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -914,51 +914,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中亚,  塔吉克斯坦,  陆地卫星,  TM</w:t>
+        <w:t xml:space="preserve"> 塔吉克斯坦,  陆地卫星, 中亚,  TM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>