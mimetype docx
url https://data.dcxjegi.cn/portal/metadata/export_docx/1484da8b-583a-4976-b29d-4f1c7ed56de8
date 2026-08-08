--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔吉克斯坦2003年陆地卫星影像数据集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,1018 +88,660 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">在线下载</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">陆地卫星</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Landsat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集收集了塔吉克斯坦范围内的2003年陆地卫星（TM）遥感影像数据，是gz格式的0级原始数据的解压数据，数据来源于USGS网站。塔吉克斯坦覆盖全境的TM数据需要14景，本数据集收集到13景，已覆盖轨道号分别是：149034、150033、150034、151033、151034、151035、152033、152034、153032、153033、153034、154033、154034</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为原始下载的gz格式数据文件，每个gz数据中包含12个数据文件，包含8个波段9个TIF文件（B6包含2个TIF文件）、2个txt文本文件及README.GTF文件。 陆地卫星项目由美国USGS发起的，目的是提供质量可靠的遥感数据用于研究和应用活动。陆地卫星1，2和3载荷为多光谱（MSS）传感器，陆地卫星4和5载荷为多光谱（MSS）和专题制图仪（TM）两种传感器，陆地卫星7载荷为增强的专题制图仪（ETM+） 本数据集数据为陆地卫星7号星数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集来源于USGS EarthExplorer 数据网站，主要加工流程包括： 在USGS EarthExplorer 数据网站输入区域经纬度、时间范围、云量条件，获得区域范围内的数据列表，从数据列表中通过逐一查看影像缩略图筛选出云量较少质量可靠的卫星影像数据，加入数据篮订购之后由数据网站返回数据地址，借助批量下载工具进行数据下载。数据下载完成后进行数据核查与整编，删除下载不全的无效数据、重复下载的数据，核查已下载数据完整度。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">本数据集为陆地卫星7号星Landsat ETM+传感器数据，传感器包含8个光谱波段，覆盖可见光于热红外范围，空间分辨率为15米（全色波段）、30米（多光谱波段）和60米（热红外波段）。全色波段（PAN）可与多光谱波段融合，提升地物分类精度‌。相较于前代TM传感器，ETM+在红外波段分辨率提升，全色波段新增15米分辨率，热红外波段分辨率从120米提升至60米。 ETM+采用‌高增益‌和‌低增益‌两种模式，根据纬度与季节动态调整，避免数据过饱和或过暗。增加全孔径太阳校准器（FASC）和部分孔径太阳校准器（PASC），提升辐射校准精度‌。‌‌ Landsat系列卫星重访周期为16天，支持动态环境监测。2003年SLC故障导致后续数据存在条带缺失（需结合gap mask修复），但故障前（SLC-on）数据仍为高精度地表研究的重要来源。陆地卫星7号ETM+数据广泛应用于环境监测、灾害评估（如地震后地表变化分析）、农业估产等领域，其多光谱与热红外组合能力至今仍具科研价值。 本数据集取自一年中可获得数据中云量最少时相最佳（植被长势最佳）的分幅数据（即一年一期），覆盖塔全境共14景分幅数据，本数据集收集到13景符合区域范围和时间范围的分幅TM数据，数据集完整度为92.9%</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2003/01/01-2003/12/31</w:t>
+        <w:t xml:space="preserve">collect time:2003/01/01-2003/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">collect place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.9 GiB</w:t>
+        <w:t xml:space="preserve">data size:4.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinate system: WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> UTM 43N，UTM 42N </w:t>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 塔吉克斯坦,  陆地卫星, 中亚,  TM</w:t>
+        <w:t xml:space="preserve">Theme:Tajikistan, Landsat, Central Asia, TM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球科学 </w:t>
+        <w:t xml:space="preserve">Subject:Earth Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2003</w:t>
+        <w:t xml:space="preserve">Time:2003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Tajikistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1133,69 +775,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 41.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1222,69 +846,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1305,69 +911,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 67.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1393,69 +981,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1480,700 +1050,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖 </w:t>
+        <w:t xml:space="preserve">contributors:fang hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方晖   </w:t>
+        <w:t xml:space="preserve">author:fang hui  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:fang hui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方晖. 塔吉克斯坦2003年陆地卫星影像数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.12389/ariddc.00328.</w:t>
+        <w:t xml:space="preserve">fang hui. Tajikistan 2003 Landsat Image Dataset. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.12389/ariddc.00328.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>