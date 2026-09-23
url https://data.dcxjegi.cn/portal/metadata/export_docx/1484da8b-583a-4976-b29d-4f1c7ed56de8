--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">塔吉克斯坦2003年陆地卫星影像数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -88,660 +88,1018 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share type:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Login to Access</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Landsat</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陆地卫星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集收集了塔吉克斯坦范围内的2003年陆地卫星（TM）遥感影像数据，是gz格式的0级原始数据的解压数据，数据来源于USGS网站。塔吉克斯坦覆盖全境的TM数据需要14景，本数据集收集到13景，已覆盖轨道号分别是：149034、150033、150034、151033、151034、151035、152033、152034、153032、153033、153034、154033、154034</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本数据集为原始下载的gz格式数据文件，每个gz数据中包含12个数据文件，包含8个波段9个TIF文件（B6包含2个TIF文件）、2个txt文本文件及README.GTF文件。 陆地卫星项目由美国USGS发起的，目的是提供质量可靠的遥感数据用于研究和应用活动。陆地卫星1，2和3载荷为多光谱（MSS）传感器，陆地卫星4和5载荷为多光谱（MSS）和专题制图仪（TM）两种传感器，陆地卫星7载荷为增强的专题制图仪（ETM+） 本数据集数据为陆地卫星7号星数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本数据集来源于USGS EarthExplorer 数据网站，主要加工流程包括： 在USGS EarthExplorer 数据网站输入区域经纬度、时间范围、云量条件，获得区域范围内的数据列表，从数据列表中通过逐一查看影像缩略图筛选出云量较少质量可靠的卫星影像数据，加入数据篮订购之后由数据网站返回数据地址，借助批量下载工具进行数据下载。数据下载完成后进行数据核查与整编，删除下载不全的无效数据、重复下载的数据，核查已下载数据完整度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">本数据集为陆地卫星7号星Landsat ETM+传感器数据，传感器包含8个光谱波段，覆盖可见光于热红外范围，空间分辨率为15米（全色波段）、30米（多光谱波段）和60米（热红外波段）。全色波段（PAN）可与多光谱波段融合，提升地物分类精度‌。相较于前代TM传感器，ETM+在红外波段分辨率提升，全色波段新增15米分辨率，热红外波段分辨率从120米提升至60米。 ETM+采用‌高增益‌和‌低增益‌两种模式，根据纬度与季节动态调整，避免数据过饱和或过暗。增加全孔径太阳校准器（FASC）和部分孔径太阳校准器（PASC），提升辐射校准精度‌。‌‌ Landsat系列卫星重访周期为16天，支持动态环境监测。2003年SLC故障导致后续数据存在条带缺失（需结合gap mask修复），但故障前（SLC-on）数据仍为高精度地表研究的重要来源。陆地卫星7号ETM+数据广泛应用于环境监测、灾害评估（如地震后地表变化分析）、农业估产等领域，其多光谱与热红外组合能力至今仍具科研价值。 本数据集取自一年中可获得数据中云量最少时相最佳（植被长势最佳）的分幅数据（即一年一期），覆盖塔全境共14景分幅数据，本数据集收集到13景符合区域范围和时间范围的分幅TM数据，数据集完整度为92.9%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect time:2003/01/01-2003/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003/01/01-2003/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data size:4.9 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data format:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF格式栅格数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15米、30米、60米</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16天</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UTM 43N，UTM 42N </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Tajikistan, Landsat, Central Asia, TM</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 塔吉克斯坦,  陆地卫星, 中亚,  TM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Earth Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2003</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tajikistan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔吉克斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -775,51 +1133,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 41.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -846,51 +1222,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -911,51 +1305,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 67.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -981,51 +1393,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1050,425 +1480,700 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0991-7823121</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:fang hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">author:fang hui  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:fang hui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://data.dcxjegi.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">fang hui. Tajikistan 2003 Landsat Image Dataset. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.12389/ariddc.00328.</w:t>
+        <w:t xml:space="preserve">方晖. 塔吉克斯坦2003年陆地卫星影像数据集. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2025. https://www.doi.org/10.12389/ariddc.00328.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>