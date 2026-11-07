--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">水文化学材料第73卷</w:t>
+        <w:t xml:space="preserve">Hydrochemical Materials Volume 73</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -127,1018 +127,630 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t>Share type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">图书</w:t>
+        <w:t>Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiteratureBook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书刊《水化学资料》创刊于1915年，由П.А.卡申斯基教授创办。本辑文章致力于地表水物理性质和化学成分指标自动测量的原理、地表水质量监控与管理自动化系统的构建、该系统的结构、方法论基础、数学保障、维护与经济论证等方面的问题，并介绍了若干地表水化学成分自动控制的方法和仪器。本文集面向从事地表水质量监控与管理自动化领域的广大专家。</w:t>
+        <w:t xml:space="preserve">This book "Water Chemistry Data" was founded in 1915 and published by Pi.А. Founded by Professor Kashinsky. This series of articles focuses on the principles of automatic measurement of surface water physical properties and chemical composition indicators, the construction of an automated system for surface water quality monitoring and management, the structure, methodological basis, mathematical guarantee, maintenance and economic demonstration of the system, and introduces several methods and instruments for automatic control of surface water chemical composition. This collection is aimed at experts engaged in the field of surface water quality monitoring and management automation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">作者（编委会）：В. Б.斯特拉多姆斯基（В. Б. Страдомский） 出版社：Государственный комитет СССР по гидрометеорологии и контролю природной среды, Гидрохимический институт 出版地：列宁格勒 出版年：1979年 页数：108页 语种：俄文 馆藏条形码：XJLAS RU 70025431 分类号：УДК 543.3+658.56</w:t>
+        <w:t xml:space="preserve">Author (Editorial Board): Expand.Б. StradomskyБ.Страдомский） Published by: 丨 о с у дар с тве н н ы й к о м и т е т С С Р п о г и д р о м е т е о р о л о г и и к о н т р о л о н т р о л и р о д н о й с р е д ы, 丨 и д р о в и м иче с к и й и н с т и т у т у т т т т Place of publication: Leningrad Publication year: 1979 Pages: 108 pages Language: Russian Collection barcode: XJLAS RU 70025431 Classification No.: У п К 543.3+658.56</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本书为中国科学院新疆生态与地理研究所文献信息中心（以下简称中心）馆藏文献，中心将本书电子化后存储，未经过OCR识别，数据加工过程依据国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》，完全遵照《水文化学材料第73卷》的数据信息，未改动删减。</w:t>
+        <w:t xml:space="preserve">This book is the collection of the Documentation and Information Center of the Xinjiang Institute of Ecology and Geography, China Academy of Sciences (hereinafter referred to as the Center). The center electronically stores the book without OCR recognition. The data processing process is in accordance with the national standard "GB/T 31219.2-2014 Specifications for Digital Processing of Library Collection Resources", and fully complies with the data information of "Hydrochemical Materials Volume 73" without modification or deletion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">对收集到的《水文化学材料第73卷》进行电子化加工处理，按照国家标准《GB/T 31219.2-2014图书馆馆藏资源数字化加工规范》要求，未改动删减《水文化学材料第73卷》的数据信息，数据质量可靠。</w:t>
+        <w:t xml:space="preserve">The collected "Volume 73 of Hydrochemical Materials" was electronically processed. In accordance with the requirements of the national standard "GB/T 31219.2-2014 Code for Digital Processing of Library Collection Resources", the "Volume 73 of Hydrochemical Materials" was not changed and deleted. Data information, data quality is reliable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/07/22-2025/07/22</w:t>
+        <w:t xml:space="preserve">collect time:2025/07/22-2025/07/22</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">collect place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">55.0 MiB</w:t>
+        <w:t xml:space="preserve">data size:55.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data format:PDF format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...112 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> 无 </w:t>
+        <w:t xml:space="preserve">Coordinate system: 无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 地表水,  质量检测, 水化学</w:t>
+        <w:t xml:space="preserve">Theme:Surface water, Quality inspection, Hydrochemical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">环境质量监测与评价 </w:t>
+        <w:t xml:space="preserve">Subject:Environmental quality monitoring and evaluation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1979</w:t>
+        <w:t xml:space="preserve">Time:1979</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苏联 </w:t>
+        <w:t xml:space="preserve">Place:Soviet Union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1172,69 +784,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1261,69 +855,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1344,69 +920,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -1432,69 +990,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -1519,775 +1059,464 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0991-7823121</w:t>
+        <w:t xml:space="preserve">phone:0991-7823121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">datacenter@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:datacenter@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心 </w:t>
+        <w:t xml:space="preserve">contributors:Documentation Information Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文献信息中心   </w:t>
+        <w:t xml:space="preserve">author:Documentation Information Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Documentation Information Center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PT2406</w:t>
+        <w:t xml:space="preserve">number:PT2406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚资源环境科学数据与科技文献共享平台</w:t>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，请资源使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、</w:t>
-[...16 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t>In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological resources,resource users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干早区生态与资源科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The dataset is provided by </w:t>
       </w:r>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文献信息中心. 水文化学材料第73卷. 干旱区生态与资源科学数据中心(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02106.</w:t>
+        <w:t xml:space="preserve">Documentation Information Center. Hydrochemical Materials Volume 73. Arid Land Ecology and Resources Science Data Center(https://data.dcxjegi.cn), 2026. https://cstr.cn/CSTR:33110.11.ariddc.02106.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>